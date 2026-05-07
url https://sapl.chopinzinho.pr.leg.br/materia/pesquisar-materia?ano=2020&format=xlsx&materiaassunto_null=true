--- v0 (2026-02-12)
+++ v1 (2026-05-07)
@@ -54,129 +54,129 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLEIC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Álvaro Dênis Ceni Scolaro</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/4/projeto_de_lei_013-2020.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/4/projeto_de_lei_013-2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar Municipal nº 068, de 02 de fevereiro de 2012, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Chopinzinho (PR) e da Lei Complementar nº 084/2016, de 09 de dezembro de 2016, que alterou dispositivos da Lei Complementar nº 068/2012.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/5/projeto_de_lei_compl_14-2020.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/5/projeto_de_lei_compl_14-2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 065/2011, de 30 de novembro de 2011, que institui o Diário Oficial Eletrônico do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PLEIO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/1/projeto_de_lei_ordinaria_061-20.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/1/projeto_de_lei_ordinaria_061-20.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal pela Primeira Infância de Chopinzinho/PR.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/8/projeto_de_lei_069-2020.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/8/projeto_de_lei_069-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão do Serviço Funerário no Município de Chopinzinho, e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/6/projeto_de_lei_ordinaria_079-21.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/6/projeto_de_lei_ordinaria_079-21.pdf</t>
   </si>
   <si>
     <t>Altera e revoga o Anexo III da Lei nº 3.821/2020, de 26 de março de 2020, que dispõem sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/7/projeto_de_lei_080-2020.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/7/projeto_de_lei_080-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº  3.730/2018, de 10 de setembro de 2018 alterada pelas Leis nº 3.764/2019, de 15 de março de 2019, 3.782/2019, de 31 de julho de 2019, 3.829/2020, de 04 de junho de 2020, 3.847/2020, de 08 de setembro de 2020 e pela 3.848/2020, de 08 de setembro de 2020, que dispõe sobre o Programa de Desenvolvimento Econômico e Social de Chopinzinho, amplia incentivos e simplifica procedimentos, com objetivo de instalação, ampliação, manutenção e fomento de atividades industriais, empresariais ou sociais.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/3/projeto_de_lei_082-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/3/projeto_de_lei_082-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.702/2018, de 04 de abril de 2018, que dispõe sobre o Sistema Municipal de Cultura de Chopinzinho, seus princípios, objetivos, estrutura, organização, gestão, inter-relações entre os seus componentes, recursos humanos, financiamento e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -483,68 +483,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/4/projeto_de_lei_013-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/5/projeto_de_lei_compl_14-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/1/projeto_de_lei_ordinaria_061-20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/8/projeto_de_lei_069-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/6/projeto_de_lei_ordinaria_079-21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/7/projeto_de_lei_080-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/3/projeto_de_lei_082-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/4/projeto_de_lei_013-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/5/projeto_de_lei_compl_14-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/1/projeto_de_lei_ordinaria_061-20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/8/projeto_de_lei_069-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/6/projeto_de_lei_ordinaria_079-21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/7/projeto_de_lei_080-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2020/3/projeto_de_lei_082-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>