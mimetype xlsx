--- v0 (2026-02-05)
+++ v1 (2026-05-11)
@@ -54,3494 +54,3494 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/605/emenda_redacao_no01_plei_11-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/605/emenda_redacao_no01_plei_11-2022.pdf</t>
   </si>
   <si>
     <t>Emenda de Redação nº01 ao Projeto de Lei Ordinária nº11/2022.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/631/emenda_modificativa_supressiva_aditiva_e_de_redacao_no_01_ao_projeto_de_lei_complementar_no_014-2021_de_29_de_dezembro_de_2021.docx.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/631/emenda_modificativa_supressiva_aditiva_e_de_redacao_no_01_ao_projeto_de_lei_complementar_no_014-2021_de_29_de_dezembro_de_2021.docx.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa, supressiva, aditiva e de redação nº 01 ao Projeto de Lei Complementar nº 014-2021, de 29 de dezembro de 2021</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/637/emenda_02_plei_c_14-21.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/637/emenda_02_plei_c_14-21.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa, supressiva, aditiva e de redação nº 02 ao Projeto de Lei Complementar nº 014-2021, de 29 de dezembro de 2021</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/752/emenda_pleic_004-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/752/emenda_pleic_004-22.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Complementar nº004/2022.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>C - COMISSÕES CONJUNTAS</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/760/emenda_proj_e_lom_26-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/760/emenda_proj_e_lom_26-22.pdf</t>
   </si>
   <si>
     <t>Emenda n. 01 ao Projeto de Emenda a Lei Orgânica n. 026/2022.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/775/emenda_plei_compl_02-2022_aprovada.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/775/emenda_plei_compl_02-2022_aprovada.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 A AO PROJETO DE LEI COMPLEMENTAR 002/2022, DE 18 DE MAIO DE 2022</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/893/emenda_n01_plei_34-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/893/emenda_n01_plei_34-22.pdf</t>
   </si>
   <si>
     <t>Emenda de Redação nº01 ao Projeto de Lei nº 034/2022,de 17  de agosto de 2022</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/929/emenda_modificativa_no_01_ao_projeto_de_lei_complementar_no_007-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/929/emenda_modificativa_no_01_ao_projeto_de_lei_complementar_no_007-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Complementar nº007/2022.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Lídia Posso, Nereu Hengen, Osmar Checchi, Paulo Rosa</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/emenda_modificativa_e_supressiva_n_01_ao_projeto_de_emenda_a_lei_organica_municipal_n_01-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/emenda_modificativa_e_supressiva_n_01_ao_projeto_de_emenda_a_lei_organica_municipal_n_01-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Supressiva nº 01 ao Projeto de Emenda à_x000D_
 Lei Orgânica Municipal nº 01/2022</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lídia Posso</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_001-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_001-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora solicita que seja enviado expediente ao Chefe do Poder Executivo, para que gestione junto a Secretaria competente a construção pontos de ônibus na Comunidade de Linha Alegria, próximo a propriedade da Sra. Olinda Menegati, e também na Rua Antônio Pizzolato, no bairro Frei Vito , próximo ao Lar dos Idosos.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_002-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_002-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores solicitam o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente realização de estudos de viabilidade para modificar o sentido do tráfego, estabelecendo mão única (sistema binário) nas vias públicas que de acesso ao Parque do Lago.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>Professor Enio</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_003-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_003-2022.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo, para que gestione junto a Secretaria competente que inclua em sua programação a efetivação de estudo, prospecção e perfuração de um Poço Artesiano na Linha Bahia.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_004-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_004-2022.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente os seguintes serviços: _x000D_
 Construção de um ponto de ônibus na Comunidade de Alto Bugrinho, próximo ao antigo lixão; Cascalhamento de trecho da estrada da Comunidade de Passo da Erva, próximo a propriedade do Sr. Sandro; Visita in loco e posterior notificação do proprietário do terreno localizado em frente ao antigo hospital Santo Antônio, devido ao estado do local;Recuperação da estrada de Linha Gressana, sentido São Luiz;Recuperação na estrada de Três Saltos;Recuperação da estrada da Comunidade de Estrela Gaúcha, próximo a propriedade do Sr. Roberto Testa;Recuperação do asfalto da estrada de Passo da Erva, localizado próximo a propriedade da família Rochembach;Instalação de redutor de velocidade na Rua Professora Ilda Pagani, bairro São Sebastião;Providenciar a limpeza dos lotes de propriedade do município, localizados Rua Antônio Vicente Duarte.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Osmar Checchi</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_005-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_005-2022.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, solicitando que o mesmo reavalie o valor do auxílio alimentação que está sendo pago ao funcionalismo público municipal, e conceda um aumento, já para os próximos meses, dentro das possibilidades financeiras e de forma a corrigir as perdas de seu poder aquisitivo.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>Nereu Hengen</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/573/inidicacao_006-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/573/inidicacao_006-2022.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente estudos visando a possibilidade de construção de depósito de lixo reciclável em todas as comunidades do município e, assim, realizar uma parceria com a Associação dos Catadores de Recicláveis de Chopinzinho - ACREC para a realização da coleta do mesmo.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_007-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_007-2022.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que gestione junto à Secretaria competente a viabilidade de instituir o Programa REFIS (Programa de Recuperação Fiscal do Município de Chopinzinho) nos moldes da lei.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>Saimon Miri</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_008-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_008-2022.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente uma nova reforma do ponto de ônibus da Rua Manacá, Loteamento Jardins, bairro Verdi.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/576/inidicacao_009-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/576/inidicacao_009-2022.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente cobrir a tubulação realizada pelo município na Rua Guilherme Bocalon do bairro San Genaro, bem como, realizar a ampliação das bocas de lobo naquela via.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_010-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_010-2022.pdf</t>
   </si>
   <si>
     <t>O vereador  solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente os seguintes serviços: Recuperação da estrada da comunidade de São Francisco, próxima do acesso ao aviário do Sr. Antônio Carlos Kurpel; Recuperação da Rua Vereador Zacarias Camargo, bairro Nossa Senhora Aparecida;</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_011-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_011-2022.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto ao Departamento competente disponibilizar um ônibus às comunidades indígenas interessadas, a exemplo da kaigang, para que possam ir a Curitiba, neste final de mês, para realizar a venda dos artesanatos que a aldeia produz, na feira daquela capital.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_012-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_012-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a alteração do horário de funcionamento dos Centros Municipais de Educação Infantil – CMEIS até às 18h20.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/589/indicacao_013-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/589/indicacao_013-22.pdf</t>
   </si>
   <si>
     <t>O vereador que solicita que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que gestione junto à Secretaria competente os seguintes serviços: Calçamento ou cascalhamento da Marginal Moinho Velho, bairro São Sebastião, localizada entre as ruas Guarani e Caramuru; Cascalhamento da estrada que liga a Comunidade de Nova Conquista ao Bugre.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_014-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_014-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que gestione junto à Secretaria competente a possibilidade perante o Comando da Polícia Militar do Estado de alterações na atual Central de Atendimentos 190, visando maiores facilidades para o registro das ocorrências.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_015-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_015-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que gestione junto ao setor competente a viabilidade da proposição de um Projeto de Lei que regulamente a operacionalização de pagamento de incentivo por desempenho aos agentes de combate a endemias e agentes comunitários de saúde de nosso município.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_16-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_16-22.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente os seguintes serviços: A instalação de redutor de velocidade, tipo lombada, na Rua Tiradentes, esquina com a Rua 4 de maio, bairro Frei Vito; Os reparos necessários ou a substituição da cobertura da Casinha do Presépio do Ginásio de Esportes Dionisto Debona; Solicitar junto a COPEL a instalação de um poste, visando a iluminação de trecho da Rua Das Dálias do bairro São José, próximo a propriedade do Sr. Geraldo Paludo.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_17-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_17-22.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que gestione junto à Secretaria competente os seguintes serviços: Cascalhamento na estrada da Comunidade Bugrinho, trecho próximo a propriedades dos senhor Antoninho de Paula da localidade Bugrinho; Cascalhamento na estrada da Comunidade de Invernadinha, trecho próximo a propriedade do senhor Valdecir Zuconelli; Construção de acostamento em um lado da Rodovia dos Imigrantes, trecho após a ponte do Rio Chopim sentido Bugre.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Proposição retirada a pedido do autor.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_19-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_19-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a limpeza dos terrenos de propriedade do município.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Paulo Rosa</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_20-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_20-22.pdf</t>
   </si>
   <si>
     <t>O vereador requer que seja enviado expediente a Secretaria competente, para que informe a possibilidade de aquisição de um veículo com características a serem informadas, para a Associação ONCVIDA de Chopinzinho.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>O vereador requer que seja enviado expediente ao representante legal ou membro da Associação dos Catadores de Recicláveis de Chopinzinho – ACREC, inscrita no CNPJ sob nº 30.599.780/0001-07, declara de Utilidade Pública Pela lei municipal nº 3.746/2018, para o uso da tribuna desta Casa de Leis.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_22-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_22-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente viabilize uma solução ao trânsito da Rua Santos Dumont, trecho da escola municipal Tasso Azevedo da Silveira.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_23-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_23-22.pdf</t>
   </si>
   <si>
     <t>A vereadora  solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a instalação de redutor de velocidade e a construção de calçada na Rua Professora Ilda Pagani, bairro São Sebastião.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_24-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_24-22.pdf</t>
   </si>
   <si>
     <t>A vereadora solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente proporcionar o transporte público no período da manhã na Comunidade de Passo da Erva.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_25-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_25-22.pdf</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente os seguintes serviços:Revitalização de todos os parques infantis do município;Reparação dos buracos presentes na Rua 13 de maio, bairro São Miguel, em frente ao Colégio Cívico Militar;Reparação do buraco presente na Rua Guilherme Bocalon, bairro São Genaro;Reparação dos buracos presente na Rua Mario Ceni, desde a Metalurgia Piassa até o Cemitério Municipal;Reparação do buraco presente na esquina da Rua Presidente Dutra com a Avenida 14 de dezembro;Reparação do desnível presente entre a Av. XV de novembro com a Rua Washington Luís;Reparação do buraco presente na Av. XV de novembro, em frente à Cercho- Cooperativa de Eletrificação Rural;Reparação do buraco presente na esquina entre a Rua Frei Everaldo e o Colégio Bom Jesus;Reparação dos buracos presentes na Av. Getúlio Vargas, próximo ao Mercado Salvador, e também os presentes na rotatória.....</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_26-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_26-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente o cascalhamento da cabeceira da ponte na estrada da comunidade de Santa Inês, trecho próximo propriedade do senhor Hélio Meca.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_27-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_27-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, solicitando que o mesmo determine ao Departamento de Urbanismo ou a outro setor competente o replantio de flores ornamentais de época ao longo do canteiro central e das rotatórias da Avenida XV de Novembro.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_28-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_28-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que o mesmo entre em contato com o empresário Gustavo Comelli e, após análise das possibilidades práticas e legais e da economicidade, formalize termo de parceria para que o mesmo proceda em sua serraria a trituração de galhos resultantes da poda de árvores na cidade.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_29-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_29-22.pdf</t>
   </si>
   <si>
     <t>A vereadora  solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente instalação de ponto de ônibus na Rua Das Dálias do bairro São José, e, também, junto a COPEL, a instalação de um poste naquela via, visando a iluminação da mesma.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_30-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_30-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que gestione junto à Secretaria competente o cascalhamento da estrada da Comunidade de Nova Conquista, trecho próximo a propriedade do senhor Fábio Ribeiro.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/614/indicacao_31-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/614/indicacao_31-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente os seguintes serviços:Verificação in loco e posteriores ações juntos aos setor com o estado do bueiro presente na Rua das Orquídeas, bairro São José;Reparação do desnível presente entre na Rua Paraná e Espírito Santo;Melhorias nas vias do bairro Novo Horizonte, com asfaltamento e rede coletora de esgoto;Asfaltamento da Rua Orlando Romildo Ghidin, bairro Nossa Senhora Aparecida;Asfaltamento na Rua Silvino Vicente Duarte, bairro Casarão;Construção de um ponto de ônibus próximo a academia ao ar livre do bairro São José;Instalação de um ponto de coleta de lixo nas principais estradas rurais.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_32-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_32-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente os seguintes serviços: Cascalhamento com urgência da estrada da Comunidade de Santo Antônio, trecho próximo a propriedade dos senhores Mário Perin e Andressa dos Santos; Cascalhamento e as melhorias necessárias na estrada da Comunidade de Santa Inês no trecho próximo a propriedade do Sr. Severino Pressotto; Cascalhamento ou utilização de resíduos de asfalto na estrada da Comunidade de Alto Bugrinho, próximo a propriedade do Sr. Sebastião Alexandre de Paula (conhecido como “Sereninho”).</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_33-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_33-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente providências visando a instalação de poste/refletor de luz na entrada do Campus da UNICENTRO de nosso município.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_34-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_34-22.pdf</t>
   </si>
   <si>
     <t>A vereadora solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente o cascalhamento e as melhorias necessárias na estrada da Comunidade de Barra Grande.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_35-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_35-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que o mesmo solicite ao Diretor do Departamento de Cultura do município a realização de estudos e viabilidade de implantação de um concurso de fotografia do município de Chopinzinho, abrangendo cenários urbanos e rurais, sob vários ângulos, devendo as fotos selecionadas serem expostas em um evento e encadernadas num álbum de divulgação. Sugere ainda que o nome do concurso seja “Revelando Chopinzinho”.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_36-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_36-22.pdf</t>
   </si>
   <si>
     <t>O vereador  solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a instalação de ar condicionado nas Unidades Básicas de Saúde - UBS do interior que ainda não foram contempladas.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_37-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_37-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a realização de estudos e providências para implementar o sistema Binário (mão-única) ou estacionamento apenas em um dos lados da via, nas Ruas Arthur Bernardes e Rui Barbosa, ambas do bairro São Sebastião.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_38-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_38-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente o cascalhamento da estrada de Alto Bugrinho, trecho próximo a propriedade do Sr. Vicente Benini.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_39-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_39-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a instalação de tubulação de maior diâmetro na estrada de Barra do Bugrinho, trecho próximo a propriedade da Sr. Clori Benini.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Lídia Posso, Nereu Hengen, Osmar Checchi, Paulo Rosa, Pedrinho, Prof. Ivo Patel, Professor Enio, Saimon Miri, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_40-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_40-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores solicitam o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente, nos termos da legalidade, o atendimento às solicitações da ADAMI - Associação do Desenvolvimento do Artesanato das Mulheres Indígenas, visando auxílio ao projeto a ser desenvolvido pela mesma com a disponibilização de: 20 barracas tenda, mesas dobráveis para uso nos dias de feira, um notebook para registro das atas e fotos, uma impressora e mesa com cadeiras para realização das reuniões da associação. Além dos itens solicita-se, também, a construção de um espaço de aproximadamente 10x12 m² dentro daquela comunidade, uma Casa das Artesãs, que contenha cozinha, banheiros e espaço para a realização das atividades da ADAMI.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_41-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_41-22.pdf</t>
   </si>
   <si>
     <t>A vereadora solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a limpeza dos entulhos e galhos presentes nas Ruas 4 de maio e Chopim, ambas do bairro Frei Vito, e também na Rua Juscelino Kubitscheck do Bairro São Sebastião, conforme fotos anexas.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_42-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_42-22.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente os seguintes serviços:Cascalhamento da estrada da Comunidade de Passo da Erva, trecho próximo a propriedade da Sra. Geni Matias;Cascalhamento da estrada da Comunidade de Santo Antônio, trecho de aproximadamente cinquenta metros próximo a propriedade do Sr. Leonardo de Quadros.A instalação de tubulação de maior diâmetro nos bueiros da estrada de Linha Silva, trecho próximo a propriedade da Professora Marlene da Silva.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_43-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_43-22.pdf</t>
   </si>
   <si>
     <t>A vereadora solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a limpeza dos bueiros presentes na Rua Mario Ceni do bairro São José, o quais estão entupidos de terra. Solicita-se, também, a instalação de tubulação de maior diâmetro nos bueiros daquela via.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_44-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_44-22.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente os seguintes serviços: A efetivação de estudo, prospecção e perfuração de um poço artesiano na Comunidade de Nossa Senhora das Graças (conforme abaixo-assinado);A efetivação de estudo, prospecção e perfuração de um poço artesiano na Comunidade de Santa Maria; A proteção da fonte de água de Linha Pires (Alto Vitória), onde também necessita de melhorias com bomba e mangueiras; Instalações das placas indicativas de todas as Comunidades do município,a exemplo da 14 de dezembro e demais vias pertinentes, assim como, solicitar a possibilidade de atualização desses trajetos solicitando/disponibilizando atualização dos mapas com as novas estradas e desvios aos sites de rotas responsáveis, na rede de internet.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_45-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_45-22.pdf</t>
   </si>
   <si>
     <t>O vereador  solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a limpeza dos bueiros presentes entre Passo do Sol e Santa Cruz, trecho próximo as propriedades dos senhores Aldo Pilger e Marciano Ferrarini.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_46-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_46-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a convocação dos aprovados no último realizado concurso para Agente Fiscal, visando aumentar o número de funcionários naquele setor.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_47-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_47-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que, através do Departamento competente, realize reparos nas quadras de esportes das localidades de Linha Nossa Senhora Aparecida e Bugre.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>RETIRADA EM SESSÃO A PEDIDO DO AUTOR : O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que, através da Secretaria de Viação e Obras do município, realize com urgência uma operação tapa buracos na rodovia municipal dos Alagados, ligando o seu entroncamento com a PR-281 e a localidade de São Luiz do Oeste.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_49-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_49-22.pdf</t>
   </si>
   <si>
     <t>A vereadora solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a instalação de redutor de velocidade, na Av. XV de novembro, trecho próximo a Floricultura Atelie.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_50-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_50-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo, para que gestione junto à Secretaria competente, a  realização de estudos junto à Companhia de Saneamento do Paraná - SANEPAR de uma possível parceria para efetuar a ligação de água aos moradores das Chácaras próximas ao Posto de Saúde Central, contabilizando, aproximadamente, 10 (dez) famílias e que contemple, também, os moradores residentes próximo a Recapadora.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_51-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_51-22.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita que seja enviado expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a pintura das ruas e demarcações, principalmente nas avenidas e entradas da cidade.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_52-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_52-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo, para que gestione junto à Secretaria competente realize a recuperação com motoniveladora e cascalhamento  da estrada de sentido Comunidade de Santa Cruz a Passo do Sol.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_53-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_53-22.pdf</t>
   </si>
   <si>
     <t>A vereadora  solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a limpeza dos entulhos deixados no Espaço de Lazer do bairro São Sebastião, entre o campinho e a cancha de bocha.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_54-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_54-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a verificação in loco e a limpeza do bueiro localizado próximo ao Pavilhão da comunidade de Linha Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_55-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_55-22.pdf</t>
   </si>
   <si>
     <t>A vereadora solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a instalação de um redutor de velocidade, tipo faixa elevada, na esquina entre as ruas Padre Anchieta e Coronel Santiago Dantas.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_56-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_56-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores solicitam que seja enviado expediente ao Chefe do Poder Executivo, para que gestione junto à Secretaria competente os seguintes serviços: Recuperação da estrada da Comunidade de Nossa Senhora das Graças, trecho próximo as propriedades dos senhores Osvaldino Miranda e Paulo Edson Soares e, também, um ponto da serra próximo a propriedade do senhor Alcides Debastiani;Construção de um ponto de ônibus em local pertinente, próximo ao Parque do Lago.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/655/inidcacao_57-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/655/inidcacao_57-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores solicitam que seja enviado expediente ao Chefe do Poder Executivo, para que gestione junto à Secretaria competente o cascalhamento ou a utilização de resíduos de asfalto disponibilizados pelo DER (Departamento de Estradas e Rodagens) da serra da estrada do Loteamento Novo Horizonte até o trecho próximo ao ponto de ônibus e, também, a realização dos reparos necessários na referida estrada, visando o escoamento de água, devido a situação das valetas presentes na mesma.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_58-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_58-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo, para que gestione junto as empresas de provedores de internet banda larga de nosso município a inspeção e efetivação da retirada ou organização das fiações desativadas de suas responsabilidades, nas imediações de nosso município, a exemplo do Portal de Chopinzinho, Mercado Salvador e demais.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_59-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_59-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o responsável pela Secretaria de Agricultura e Meio Ambiente, indicando que sejam tomadas iniciativas para a produção de mudas modificadas por enxertia de pinus angustifolia (pinheiro do paraná) no viveiro municipal, para obtenção de árvores mais baixas e produção precoce de pinhão. O município poderá buscar informações em literatura especializada e também parceria com a EMBRAPA e UFPR, que já desenvolveram esta tecnologia.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_60-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_60-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente o restabelecimento do atendimento médico na Unidade Básica de Saúde - UBS de Linha Santa Maria.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_61-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_61-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a reposição do cascalhamento efetuado na estrada de Barra do Bugrinho, no pequeno trecho próximo à Serraria Comelli.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_62-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_62-22.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente os seguintes serviços: Recuperação da estrada da Comunidade de Estrela Gaúcha no trecho próximo a propriedade do senhor Dalastra; Recuperação das calçadas no entorno do Departamento de Esportes; Construção de um estacionamento público na Avenida Getúlio Vargas, sentido Splendore Centro de Eventos.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_63-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_63-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita que seja enviado expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente estudos e providências para realização das correções necessárias no escoamento de água das chuvas na Rua Presidente Dutra, visando o aumento do nível das calçadas da mesma, para um melhor direcionamento e contenção dos alagamentos das demais vias próximas à mesma, à exemplo da Rua Washington Luiz.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_64-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_64-22.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente o aumento da vazão da valeta, a qual esta localizada na lateral do asfalto, na via da Comunidade de Passo da Erva, trecho próximo a propriedade do senhor Enio Nascimento. Solicita-se, também a instalação de três tubos de concreto 80 (oitenta) naquele trecho.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_65-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_65-22.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita que seja enviado expediente ao Chefe do Poder Executivo, para que gestione junto a Secretaria competente os seguintes serviços:_x000D_
 _x000D_
 •	A recuperação através do cascalhamento ou demais meios necessários da estrada da Reserva Indígena Kaingang._x000D_
 •	Substituição dos tubos existentes na servidão de acesso à Vila Portugal, com a instalação de tubos de maior diâmetro.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_66-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_66-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores solicitam expediente ao Chefe do Poder Executivo para que junto a Secretaria competente realiza a reforma do ponto de ônibus da Comunidade de Lagoão.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>RETIRADA DE PAUTA.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_68-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_68-22.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente as reformas necessárias no Centro Municipal de Educação Infantil - CMEI do bairro Cristo Rei.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_69-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_69-22.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente as reformas necessárias na Escola Municipal de Linha Palmeirinha do Iguaçú.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_70-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_70-22.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto a Secretaria competente a possibilidade de implantação do controle natural de vetores do mosquito da dengue ou demais meios vigentes, visando reduzir os casos de dengue no município.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Osmar Checchi, Lídia Posso, Nereu Hengen, Professor Enio, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_71-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_71-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que sejam tomadas medidas administrativas e financeiras para subsidiar as obras de calçamento pendentes de licitação no município, complementando com recursos próprios a diferença de valor entre o repasse do Estado e o preço contratado dentro dos parâmetros da tabela DER.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_72-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_72-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize a construção de um bueiro na Rua Roraima, bairro Menino Deus, trecho próximo a propriedade da Sra. Roseli Piaia.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_73-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_73-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize um Campeonato Regional de Futebol de Campo em Chopinzinho contemplando diversas idades.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_74-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_74-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize a construção de um passeio na Comunidade de Sete Arroios no trecho de asfalto até entrada da Comunidade de Santa Cruz.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_75-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_75-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize os reparos necessários na entrada do Loteamento Idalina Scariot, trecho próximo ao trevo sentido Coronel Vivida (PR).</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_76-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_76-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que disponibilize um dia da semana para a promoção de feira no barracão da Associação das Mulheres Rurais – AMR, visando a exposição e comercialização de produtos diversos (a exemplo de roupas, artesanatos e alimentos), das mulheres de nosso município.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_77-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_77-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize uma Campanha de Castração e Microchipagem dos animais domésticos do município, a exemplo de cães e gatos.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_78-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_78-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal que seja regulamentado o trânsito no cruzamento da Rua Presidente Dutra com a Av. XV de Novembro, com a tomada de medidas administrativas e execução de duas ações, a saber:_x000D_
 1ª - implantação de semáforo e restrição de direção de trânsito de veículos;_x000D_
 2ª - fixação de horário específico para carga e descarga de caminhões e implantação de respectiva sinalização, na quadra da Rua Presidente Dutra, entre a Av. XV de Novembro e a Rua 14 de Dezembro.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_79-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_79-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal que seja executado, num primeiro momento, o alargamento na estrada que liga a sede do município à localidade de Santa Helena, logo na saída do quadro urbano, e colocação de galerias de águas pluviais neste trecho. Num segundo momento, como já é vontade do próprio prefeito, que seja implantada pavimentação num trecho de até 500 metros de extensão.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_80-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_80-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize a manutenções necessárias e a limpeza do calçamento da estrada de Linha Nossa Senhora das Graças e Linha Aparecida, além da abertura das valas obstruídas, trecho próximo a propriedade do Sr. Neri Mangoni.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_81-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_81-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize a poda ou a retirada das árvores presentes nas vias municipais, com a adição de outras espécies, caso necessário, a exemplo das ruas Santos Dumont e Dr. Generon.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_82-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_82-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal nova programação do timer das lâmpadas do Parque do Lago e a substituição das que estiverem queimadas, caso houver.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_83-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_83-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize a recuperação de rua localizada no bairro AABB, de acesso a propriedade da Sra. Iria Bosa.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_84-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_84-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que disponibilize mais um médico para o atendimento, na Unidade Básica de Saúde (UBS) do bairro Frei Vito.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_85-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_85-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize os projetos de construções das praças com parquinhos e áreas de lazer no lote 05 da quadra 03 na Rua Manacá do Loteamento Jardins do bairro Verdi e, também, no lote 03 da quadra 03 da Rua José Cervo Filho da Cohapar IX (nove).</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_86-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_86-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a criação de cursos técnicos e profissionalizantes gratuitos aos munícipes.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_87-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_87-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a construção de calçadas em todos os bairros do município, a exemplo do Menino Deus e São Sebastião e, também, alguma alternativa, para que seja realizada a limpeza das fossas dos munícipes do Menino Deus e demais.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Paulo Rosa, Lídia Posso, Nereu Hengen, Osmar Checchi, Pedrinho, Prof. Ivo Patel, Professor Enio, Saimon Miri, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_88-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_88-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal para que realize projetos, ou contrate empresa especializada para elaboração de projetos para construção de acostamento, com ciclo faixa e tachão, na PR 158 no sentido Brasmacol até a vila Rural (LAGOÃO) em um dos lados da pista, e na RODOVIA PR-281, sentido trevo a upa Couro nos dois lados da pista.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_89-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_89-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a limpeza da vegetação próxima ao curso d’água presente na Rua Dr. Generon, bairro Verdi.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_90-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_90-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal o cascalhamento da estrada de desvio próxima a propriedade do Sr. Vetorello, sentido comunidade de Capinzal a São Brás.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_91-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_91-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal providências relativas à iluminação da Rua Vitorino Verdi, bairro Casarão.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_92-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_92-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a construção de ponto de ônibus em local pertinente e a poda/retirada das árvores na Rua Pedro Dalpiva, bairro Nossa Senhora Aparecida - Cohapar IX (nove). Também, indica-se a construção de um ponto de ônibus na Comunidade de Estrela Gaúcha.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Professor Enio, Lídia Posso, Nereu Hengen, Osmar Checchi, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_93-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_93-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize a aquisição do medicamento Venvanse (30mg) visando o tratamento dos casos de pacientes que possuem Transtorno do Déficit de Atenção/Hiperatividade (TDAH).</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_94-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_94-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a reparação do buraco presente na curva da PR-158, sentido Comunidade de Campina.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_95-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_95-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que solicite junto ao Departamento de Estradas e Rodagem-DER os reparos na rodovia de entrada da comunidade de Vila Rural, além do acostamento da mesma com a utilização de resíduos de asfalto ou cascalho.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_96-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_96-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize a construção de cobertura nas Unidades Básicas de Saúde dos bairros Frei Vito e Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_97-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_97-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal providências relativas à drenagem de água no bairro São Sebastião, próximo à Mercearia do Peixe.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_98-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_98-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize o cascalhamento e demais melhorias necessárias na estrada próxima a Comunidade do Limeira, trecho de aproximadamente 800m (oitocentos metros).</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_99-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_99-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a instalação de um redutor de velocidade na Rua Paraná, trecho próximo a praça do bairro Cristo Rei.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_100-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_100-22.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a conclusão dos trabalhos na estrada de sentido Alto Bugrinho a Bugrinho.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_101-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_101-22.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal atenção à aproximadamente 8 (oito) famílias residentes na localidade de Linha Tesoura.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_102-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_102-22.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal o asfaltamento da Rua Brasília do bairro Cristo Rei.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Prof. Ivo Patel</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_103-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_103-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal assistência ao Projeto da Casa Familiar Rural de Aterro para Implantação de um Pomar-Escola.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_104-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_104-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a substituição das lâmpadas queimadas da Rua Rio Pedrosa do bairro Nossa Senhora Aparecida, próximo a propriedade de nº 3743 e, também, da Rua Simon Zuconelli do bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_105-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_105-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal o asfaltamento da Rua 18 de julho (próxima ao Centro Comunitário) e também, da Rua dos Antúrios (próxima ao Posto Central), ambas do bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_106-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_106-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Planejamento, indicando que sejam realizados estudos de viabilidade de implantação de um programa de execução de pavimentação com pedras irregulares em vias rurais do município, em pequenos trechos e com recursos próprios.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_107-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_107-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a contratação de oftalmologistas pelo Consórcio Intermunicipal de Saúde-CONIMS ou demais meios, visando regularizar a fila de pacientes que necessitam de atendimentos pela especialidade no município.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_108-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_108-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a instalação de bueiro no final da Rua Castelo Branco do bairro Verdi, próximo à empresa Tiagão Hidráulicos.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_109-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_109-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie as reformas necessárias no bueiro e calçamento da Rua Orlando Romildo Ghidin, bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_110-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_110-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a realização de obra de pavimentação poliédrica (calçamento) ou asfáltica na rua que liga a Cohapar IX (nove) ao bairro AABB.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_111-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_111-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal indica ao Executivo Municipal as providências necessárias para os reparos necessários na tubulação de esgoto presente na Rua José Armim Matte, bairro Cristo Rei.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Retirada de pauta a pedido do autor.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_113-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_113-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize obras de restauração na estrada de Linha Tesoura, a qual sofreu deslizamentos de terra.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_114-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_114-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a realização de estudos e providências visando melhorar o escoamento da Rua Diogo Antônio Feijó, bairro San Genaro, devido aos alagamentos causados nas propriedades que estão em desnível com a mesma.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_115-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_115-22.pdf</t>
   </si>
   <si>
     <t>A vereadora  no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal o cascalhamento e a limpeza do bueiro da estrada de Linha 55 (cinquenta e cinco), próximo a propriedade do Sr. Nelson Bortoli.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_116-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_116-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que recoloque a lixeira que se fazia presente no final do bairro Vale Verde da COHAPAR V (cinco).</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_117-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_117-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie junto aos responsáveis pela iluminação pública a substituição das lâmpadas da Rua das Pitangueiras do bairro São José, em frente à Igreja.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_118-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_118-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a recuperação da estrada da comunidade de Mato Branco na área indígena, trecho próximo a propriedade do Sr. Sérgio Fidelis.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_119-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_119-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que disponibilize aproximadamente três horas máquinas para a limpeza de Pedreira, visando que o Sr. José Eugênio Gonçalves possa efetuar corte das pedras para calçamento.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_120-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_120-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que autorize mais tempo, além das sessenta horas previstas em lei, ao setor de obras municipal, visando atendimento às demandas por recuperação das estradas municipais.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_121-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_121-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a regularização e escrituração dos lotes que ainda estão irregulares, localizados nas Ruas Vinte e Rio Pedrosa, ambas do bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_122-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_122-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal o cascalhamento da estrada da Campina,trecho próximo à propriedade da família Muller.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_123-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_123-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a limpeza/desobstrução do bueiro presente na Eua Antônio Vicente Duarte,próximo propriedade do senhor Luiz Secco.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_124-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_124-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal o cascalhamento e demais melhorias necessárias e a limpeza do depósito de lixo da Aldeia Passo Liso, na Reserva Indígena Kaigang.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_125-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_125-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a recuperação da estrada da serra de Linha Grigoletto.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_126-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_126-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a construção de valeta até o bueiro presente da estrada do Condomínio Jade.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_127-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_127-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a adesão do município ao Projeto Poliniza Paraná, o qual possui a prerrogativa da instalação de colmeias de abelhas nativas sem ferrão (ASF) visando reintroduzir polinizadores nativos nos locais de origem, contribuindo, assim, para a preservação da espécie e servindo como ferramenta prática de educação socioambiental, indo também ao encontro dos Objetivos do Desenvolvimento Sustentável (ODS) da Agenda 2030 da ONU - Vida terrestre - Objetivo de nº15.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_128-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_128-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize a recuperação através de camada asfáltica na Rua 20 sentido antigo bar da Ana pra baixo e, também, da Rua Floriano Peixoto, trecho próximo a rotatória da rua Estevão Pires Carneiro até a escola Santiago Dantas.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Professor Enio, Nereu Hengen</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_129-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_129-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal para que realize a recuperação através de camada asfáltica na Rua Coronel Santiago Dantas, paralela ao Armazém da COASUL no bairro Cristo Rei e, também, a desobstrução do bueiro próximo a residência do senhor Clori Benini.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize a instalação das placas de identificação na Rua Travessa do Rio Pedrosa, bairro Centro e na Rua Silvio Chichorro, bairro São Sebastião.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_131-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_131-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica à Vossa Excelência o envio de expediente ao Secretário de Desenvolvimento Econômico, Inovação e Tecnologia, Sr. Michael Renan Bonomi, para que o mesmo compareça a esta casa de leis e manifeste quanto aos trabalhos realizados na Secretaria.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_132-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_132-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a realização de um projeto visando à pavimentação asfáltica de trechos das vias municipais que ainda foram contempladas com tal benfeitoria, à exemplo da Rua das Dálias, Rua das Pitangueiras, Rua Arnaldo Busato, Rua Brasília, Rua São Paulo e demais.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_133-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_133-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal providências visando a limpeza do depósito de lixo da Comunidade de São Francisco, assim como, a promoção de palestras naquela comunidade, visando a conscientização da população quanto a importância da separação e acondicionamento do lixo.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_134-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_134-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize a pavimentação asfáltica na Rua Chopim do bairro Frei Vito, assim como, a limpeza dos entulhos presentes naquela via.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_135-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_135-22.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize os seguintes serviços: Cascalhamento de trecho da Rua Alcindo A. Oliveira, próximo a propriedade do Sr. Ivo Dal Vesco, também da Rua das Araucárias, ambas do bairro Cristo Rei; Cascalhamento da estrada do Bugrinho no trecho próximo a propriedade do Sr. Ivo Viletti.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_136-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_136-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize o cascalhamento da estrada de Linha Tesoura saída para a Linha São Braz.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_137-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_137-22.pdf</t>
   </si>
   <si>
     <t>O vereador  no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que construa uma pequena praça/área de lazer no estacionamento do Centro Municipal de Educação Infantil-CMEI do bairro Cristo Rei II.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_138-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_138-2022.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Esportes e do Departamento de Planejamento, indicando que seja implantada uma Academia ao Ar Livre junto ao Ginásio de Esportes do Bairro Frei Vito, bem como seja elaborado e executado projeto de arborização no pátio deste ginásio e nas ruas que o circundam.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_139-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_139-2022.pdf</t>
   </si>
   <si>
     <t>O vereador indica ao Executivo Municipal para que realize a recuperação asfáltica das ruas do bairro Verdi: Dr. Generon, Dr. Vitor, trecho da Santos Dumont (próximo à Mercearia Rafain). E, também, da Rua das Laranjeiras, em frente ao Centro da Média e Terceira idade do Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_140-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_140-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie um ônibus com banheiro aos pacientes que viajam a Pato Branco.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_141-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_141-2022.pdf</t>
   </si>
   <si>
     <t>Osmar Checchi, vereador Vice-Presidente da Mesa Diretora e Presidente da Comissão de Constituição e Justiça da Câmara Municipal de Chopinzinho, no uso de suas atribuições, vem requerer a Vossa Senhoria que faça consulta formal à Senhora Flávia Natália Ostapiv, Chefe Regional do Instituto Água e Terra de Pato Branco, solicitando o que segue, para conhecimento e acompanhamento:- que sejam fornecidas cópias das licenças ambientais concedidas à empresa Pedreira Santiago, estabelecida em nossa cidade, próxima de zona residencial, para exploração de mineração, beneficiamento de pedras, usina de asfalto e concreto;- informações das ações de fiscalização realizadas por esse Instituto sobre o cumprimento das condições constantes das licenças;- periodicidade das fiscalizações realizadas;- se os índices atuais de poluição estão sendo acompanhados e se estão dentro dos padrões aceitáveis pela saúde e o conforto humanos;- medidas arbitradas, quando foram necessárias, à empresa para minimizar o</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_142-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_142-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize um projeto visando a revitalização dos dois portais de entrada do município e as margens dos mesmos, através de pintura, construção de passeio e demais benfeitorias.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Lídia Posso, Professor Enio</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_143-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_143-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal para que tome providências relativas ao cruzamento próximo a prefeitura entre as ruas Padre Anchieta e Coronel Santiago Dantas, visando atendimento ao pedido de munícipe pelo contato via site da Câmara Municipal anexo.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_144-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_144-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que tome providências para que seja realizada a pintura de sinalização do redutor de velocidade (lombada) da Rua Coronel Santiago Dantas, onde foi realizado o novo asfaltamento.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_145-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_145-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a realização de projeto visando a instalação de lixeiras para dejetos de animais em locais pertinentes do município e também, a instalação de lixeiras públicas.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_146-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_146-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie junto à empresa responsável, a manutenção da antena do sinal analógico de TV aberta em nosso município e também, que requeira a tal empresa a possibilidade desta transmissão de sinal seja efetuada pela antena da cidade de Guarapuava (PR), devido a maior proximidade desta cidade com o município.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Alceu Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_147-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_147-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação da estrada de sentido Palmeirinha do Iguaçu a Barra Grande.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_148-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_148-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a troca ou o conserto das mangas que transportam a água para a Unidade Básica de Saúde (UBS) de Mato Branco, próxima a COASUL e também o conserto dos beirais da unidade.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>CANCELADA -transformada em ofício</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Angelo Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_150-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_150-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a construção de calçada no trecho compreendido entre o Chopinzinho Clube de Campo até o Loteamento Jardins, e que seja realizada, também, a limpeza dos entulhos e a poda das árvores presentes naquele trecho, que cobrem as placas de sinalização.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_151-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_151-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie um projeto visando contemplar com pavimentação asfáltica o trecho compreendido entre o final Rua Paraná cruzamento com a Rua São Paulo e, também a construção de calçadas em ambos os lados das vias.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_152-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_152-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que os editais de licitação do município observem o tratamento diferenciado direcionado às microempresas e empresas de pequeno porte, a fim de que essas tenham igualdade de condições nas disputas licitatórias realizadas, devendo assim, ser observadas todas as normas legais, diante do “sistema de unificação” de serviços que está sendo realizado atualmente, considera-se que este método, em muitos casos, contempla as empresas de grande porte.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_153-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_153-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação das estradas de atalho da Comunidade de Mato Branco que dão acesso ao asfalto, à exemplo da estrada onde era o antigo cemitério.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_154-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_154-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie o plantio de árvores, à exemplo de cerejeiras e ipês em locais pertinentes no Cemitério Municipal.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_155-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_155-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal a providencie a iluminação de trecho da Rua Ypê do bairro Verdi, Loteamento Jardins.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_156-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_156-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie o construção de um ponto de ônibus, visando o transporte escolar, próximo ao redutor de velocidade (lombada) localizado no asfalto que liga a Comunidade do Bugre ao Bugre Alto.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_157-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_157-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a alteração da lei de do Quadro de Pessoal e Plano de Carreira, adequando o salário base dos enfermeiros, auxiliares e técnicos de enfermagem.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_158-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_158-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a construção de um depósito de lixo reciclável na Comunidade de Mato Branco, nas proximidades da casa da Sra. Ivone da Silva.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_159-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_159-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação das estradas, acessos principais e secundários da Reserva Indígena – Aldeias Guarani e Kaingang.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_160-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_160-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que ao iniciarem as obras de pavimentações na Rua dos Antúrios do bairro Nossa Senhora Aparecida, que sejam instaladas a tubulação visando o escoamento da água das chuvas para solucionar os alagamentos causados naquela via, à exemplo da propriedade que encontra-se localizada entre a esquina da mesma com Rua Getúlio Vargas. Solicita-se, também, que as calçadas apresentem maior elevação em relação à pista, conforme normas vigentes.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_161-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_161-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação asfáltica de trecho da Rua Barão de Capanema (aproximadamente duas quadras) e também da Rua Evanira Oliveira Silvério (aproximadamente uma quadra), ambas, do bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_162-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_162-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie o Alargamento da rua S/N do Loteamento Tiguin, próxima à propriedade do Sr. Zé do Brique.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_163-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_163-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie que dentre a porcentagem mínima de 35% que compete à prefeitura sobre os loteamentos a serem aprovados no município, seja assegurado um espaço visando à construção da áreas de lazer aos novos moradores do mesmo.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_164-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_164-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize a recuperação através do cascalhamento da estrada anexa à Vila Rural de nosso Município.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_165-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_165-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie o cascalhamento da estrada da Comunidade de Barra do Bugrinho, próxima a propriedade do Sr. Iraci Chagas.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_166-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_166-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a realização de uma Audiência Pública relativa aos sistemas binários e estacionamentos a serem futuramente implantados no município.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_167-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_167-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que notifique através de ofício a empresa responsável pela instalação dos postes na Comunidade de Passo da Erva, solicitando-a preservação das áreas públicas.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_168-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_168-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a iluminação de trecho da Rua Minas Gerais do bairro Menino Deus.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_169-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_169-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que inclua no Orçamento do Município a construção de uma Academia ao Ar Livre no espaço da Unidade Básica de Saúde (UBS) de Mato Branco.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_170-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_170-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a construção de ponto de ônibus nos seguintes locais: Na BR-373, trecho próximo a propriedade do Sr. Cide da Saúde, Próximo a Fazenda Varaschin do Sr. Vanderlei da Luz e também na Comunidade de Santa Luzia, próximo a propriedade do Sr. Lucas Siqueira.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_171-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_171-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a instalação de tubulação de maior diâmetro no bueiro presente na estrada de Palmeirinha do Iguaçu, próximo às propriedades dos senhores Loidemir Dalmut e Albari de Souza.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_172-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_172-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie alteração do horário da rota dos caminhões da Administração Municipal na Rua Santos Dumont, nos período matutino e vespertino.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_173-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_173-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie o um levantamento da situação do Posto de Saúde desativado localizado em Volta do Luciano, inclusive com orçamentos para a realização da reforma do mesmo, bem como, do mobiliário presente no mesmo.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_174-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_174-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie o cascalhamento da estrada de Barra do Bugrinho, próximo a propriedade do Sr. Angelo de Ramos Rocha.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_175-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_175-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a reforma do campo sintético do Módulo Esportivo Vicente Mücke.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_176-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_176-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie as correção da estrada da Comunidade de Três Saltos, com passagem de rolo compactador e demais melhorias necessárias.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_177-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_177-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação, através da perfilagem asfáltica, do calçamento compreendido entre a Comunidade de Santa Cruz à Comunidade de Nossa Senhora das Graças, até o trecho da ponte.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_178-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_178-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a instalação de placas indicativas na estrada de Linha Bahia, no entroncamento de sentido Linha Bahia - Invernadinha e também, na estrada da Comunidade de Invernadinha, no entroncamento Linha Bahia - Barra Grande.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_179-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_179-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do do Departamento de Planejamento, indicando que sejam realizados estudos para melhoria do trânsito na confluência da Rua Santos Dumont com a Rua Antônio Vicente Duarte, em frente à Escola Municipal de Excelência e à Escola Tasso Azevedo da Silveira, com a implantação imediata de redutor de velocidade nesta última rua, bem como sinalização horizontal e vertical, e, a médio prazo, que sejam estabelecidas prioridades para serem cumpridas as diretrizes da Lei municipal nº 3.957, de 13 de maio de 2022.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_180-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_180-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Planejamento, indicando que sejam tomadas providências em parceria com o DNIT ou DER para o ordenamento no trânsito na Avenida XV de Novembro, Bairro Cristo Rei, na Rua das Palmeiras, que dá acesso ao Bairro Menino Deus, com a implantação de sinalização horizontal para a divisão da pista de forma a criar uma ilha específica para os condutores aguardarem o momento de fazer a conversão à esquerda para entrada no bairro.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_181-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_181-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie atendimento às reivindicações anexa a esta proposição da escola Vera Tupã da Reserva Indígena Guarani.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_182-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_182-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a construção de um ponto de ônibus na Rua Mato Grosso do bairro Menino Deus, no mesmo local onde o transporte público estaciona para o embarque dos estudantes que o aguardam.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_183-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_183-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie atendimento às reivindicações anexas a esta proposição da escola Jykre Tãg da Reserva Indígena Kaigang.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_184-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_184-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a manutenção ou substituição da lâmpadas queimadas no Campo Sintético do bairro São Sebastião.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_185-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_185-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação através do cascalhamento de trecho da estrada da Comunidade de Estrela Gaúcha, próximo a propriedade do Sr. Celso Dalastra.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>CANCELADA</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_187-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_187-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que retorne a utilização das câmeras de monitoramento no município.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Leandro Abreu</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_188-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_188-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie estudos visando a possibilidade de se implantar a pavimentação ecológica nas vias rurais do município.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_189-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_189-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a pavimentação com pedras irregulares no segmento da Rua Minas Gerais, trecho compreendido ao lado do campo sintético do bairro Menino Deus e, também, da Rua Rio Grande do Sul à Mato Grosso, complementando com pedras irregulares tal trecho.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_190-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_190-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação através de camada asfáltica, da Rua Dom Pedro II, no trecho compreendido entre a Trans Bidio até a COHAPAR  IX.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_191-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_191-22.pdf</t>
   </si>
   <si>
     <t>O vereador  no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie abertura de uma estrada em Linha Gressana, próximo a lavoura do Sr. Volmir Demenek.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_192-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_192-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a construção de um ponto de ônibus na Comunidade de Passo da Erva, próximo a residência da Sra. Ana Wilmes Rochemback.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_193-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_193-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a readequação do trevo entre as ruas Mário Ceni e Farroupillha, no bairro Cristo Rei.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_194-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_194-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a substituição das telhas no corredor do campus da Universidade Estadual do Centro Oeste-UNICENTRO de nosso município e, também, a instalação/manutenção de internet de ótima qualidade no campus.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_195-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_195-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a construção de uma pista de atletismo no município.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_196-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_196-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a instalação de redutor de velocidade, tipo lombada, na Rua Mario Ceni, bairro São José, próximo a propriedade da Sra. Josiane de Mello.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_197-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_197-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie atendimento as reivindicações anexas a esta proposição do Núcleo de Ensino de São Francisco - Profª Angélica D.C. Battistuz, escola Cely Tereza Gressana.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_198-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_198-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize estudos de viabilidade para modificar o sentido do tráfego, estabelecendo mão única (sistema binário) na Rua Coronel Santiago Dantas, trecho do CMEI Professora Oneide Cecatto dos Santos.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_199-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_199-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie atendimento as reivindicações anexas a esta proposição, visando as reformas e demais melhorias do Núcleo de Ensino do Bugre e do Mini-Ginásio de Esportes.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_200-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_200-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a instalação de bueiro na Rua Albino Orestes Dalmut, bem como o realinhamento e aumento de altura dos meios-fios.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_201-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_201-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie as reformas necessárias na ponte localizada na estrada de sentido Barra do Bugrinho onde dá acesso à Comunidade de Nova Conquista.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_202-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_202-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie junto a Companhia de Saneamento Básico do Paraná-SANEPAR, a possibilidade de se realizar a ligação de rede de esgoto no Loteamento Pedro Szura.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_203-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_203-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie o cascalhamento da serra entre as comunidades do Bugre e Nova Conquista.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_204-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_204-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que repasse aos Secretários de Agricultura, Assistência Social e Diretor de Desenvolvimento Econômico, que estudem a possibilidade de implantar um programa de desenvolvimento agrícola com base nos preceitos do “Sisteminha Embrapa”</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_205-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_205-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação através de camada asfáltica,  da Travessa Vereador Ângelo Verardo do bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_206-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_206-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie o cascalhamento da estrada da Comunidade da Campina, nos trechos próximos as propriedades do Srs. Edenilson Spegiorin e Cláudio Schnaider.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_207-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_207-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie em parceria com o município de Saudade do Iguaçu (PR) para que juntos, reivindiquem à empresa TIM de telefonia móvel, a instalação de uma antena na Comunidade de Nova Santa Rosa e Santa Rosa (comunidade pertencente àquele município), visando, também, atendimento às demais regiões limítrofes.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_208-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_208-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie com urgência o novo espaço para o aterro sanitário do munícipio.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_209-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_209-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie as reformas necessárias na Unidade Básica de Saúde- UBS da Comunidade de Estrela Gaúcha.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_210-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_210-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie o cascalhamento da estrada da Comunidade de Nova Santa Rosa, próximo à propriedade do Sr. Claudinei Biava.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_211-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_211-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie atendimento as reivindicações anexas a esta proposição, visando as reformas e demais melhorias na Escola Municipal Mário Bettega – Colégio Estadual do Campo Santa Inês.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_212-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_212-22.pdf</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_213-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_213-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Secretário de Viação, Obras e Serviços Urbanos, indicando que sejam realizados serviços de manutenção nas ruas de acesso a quatro empresas localizadas na Vila Portugal, ao lado da BR-180 – Rodovia Mário Ceni, no quadro urbano da cidade.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_214-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_214-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação da estrada de Vila Arroio Bonito localizada antes do Posto Cometa, no trecho próximo à casa da Sra. Ireni de Lima.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_215-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_215-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que estude a possibilidade de subsidiar ao Instituto São Rafael, que atende os serviços de emergência médica no Município, os remédios do protocolo Trombolítico</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_216-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_216-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie o cascalhamento na estrada da Comunidade de Santa Inês, uma extensão de aproximadamente 200 (duzentos) metros da estrada, trecho compreendido entre a cabeceira da ponte até a propriedade do Sr. Hélio Meca e família Kovaleski</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_217-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_217-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie aumento dos espaços entre os bancos na van que transporta os pacientes do município a Cascavel ou a substituição do veículo por outro de maior porte e conforto aos mesmos.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_218-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_218-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação da estrada da Comunidade de Santa Inês, no trecho próximo a propriedade do Sr. Delcio Longo.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_219-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_219-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie o cascalhamento da estrada da Comunidade de Palmeirinha do Iguaçu, no trecho próximo a propriedade do Sr. Raul Dedordi</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_220-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_220-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que tome providências devido à falta de transporte dos alunos que utilizam o ponto de ônibus localizado na Rua Tio Miro do bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie o ajuste do horário de ativação para o funcionamento do semáforo da Rua 14 de dezembro para aproximadamente às 6h da manhã, além da inspeção dos demais na questão, ponderando o fluxo de veículos nas vias</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_222-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_222-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie transporte público no período vespertino aos universitários chopinzinhenses que se locomovem diariamente às instituições de ensino localizadas em Pato Branco (PR)</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_223-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_223-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie atendimento as reivindicações anexas a esta proposição, visando as reformas e demais melhorias na Escola Coronel Santiago Dantas</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_224-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_224-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie junto ao Departamento Nacional de Infraestrutura de Transportes-DNIT ou com recursos próprios, a instalação de placa indicativa na rodovia para a Comunidade de Linha Santa Maria</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_225-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_225-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a instalação de redutor de velocidade, tipo lombada, na Rua Antônio Pizzolato do bairro Frei Vito, próximo a residência de nº 3136</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_226-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_226-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie atendimento as reivindicações anexas a esta proposição, visando as reformas e demais melhorias na Escola Municipal Maria Evanira Silvério.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_227-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_227-22.pdf</t>
   </si>
   <si>
     <t>O vereador  no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a construção de redutor de velocidade, tipo lombada, e que gestione junto a empresa TIM de Telefonia móvel a instalação de uma antena, na localidade próxima ao confinamento de gado do Cola.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_228-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_228-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize estudos de viabilidade para modificar o sentido do tráfego, estabelecendo mão única (sistema binário) na Rua Frei Vito do bairro Nossa Senhora Aparecida, trecho do CMEI-Recanto Feliz.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Professor Enio, Saimon Miri</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_229-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_229-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal que providencie a instalação de redutor de velocidade, tipo lombada, no trecho compreendido entre a Cerealista Pan e a COASUL.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Professor Enio, Prof. Ivo Patel</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/964/indicacao_230-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/964/indicacao_230-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal que providencie atendimento as reivindicações anexas a esta proposição, visando as reformas e demais melhorias na Escola da Casa Familiar Rural.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_231-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_231-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação da calçada no entorno do Instituto São Rafael.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Pedrinho, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_232-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_232-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal que realize a poda ou a retirada das árvores presentes nas vias municipais, com a adição de outras espécies, caso necessário, a exemplo da Rua Pedro Dalpiva, bairro Nossa Senhora Aparecida - Cohapar IX (nove).</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_233-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_233-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie as melhorias necessárias na segurança das escolas e dos Centros Municipais de Educação Infantil -CMEIS do município, a exemplo da escola de São Francisco, com instalação de cercas novas, portões eletrônicos e câmeras de segurança e demais benfeitorias.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_234-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_234-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a recuperação da estrada da Comunidade de Santa Inês, trecho próximo a propriedade da Sra. Jociele Kanigoski.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Osmar Checchi, Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_235-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_235-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores solicitam ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Planejamento, indicando que seja refeita a sinalização horizontal do estacionamento na Rua Cel. San Thiago Dantas, alterando o sistema diagonal para o sistema paralelo, à margem do passeio, na mão direita em declive, a partir da esquina com a Rua Presidente Dutra, no centro.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_236-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_236-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a construção de um ponto de ônibus para o transporte de alunos no bairro Industrial, no trecho próximo à Máquinas Grassi e Mecânica Pirola</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_237-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_237-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a poda das árvores na Rua 14 de dezembro, entre o Correio e o Ginásio de Esportes Deonisto Debona.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_238-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_238-2022.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a instalação de um novo parque infantil no CMEI Primeiros Passos, bairro Frei Vito.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_239-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_239-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie o asfaltamento das ruas das Azaleias e Cerejeiras do bairro São José.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_240-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_240-22.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para os Chefes dos Departamentos de Planejamento e de Meio Ambiente, indicando que sejam realizados estudos para a construção de um amplo Projeto de intervenção na bacia do Rio do Meio e Rio Pedrosa para a solução dos graves problemas causados aos moradores ribeirinhos, especialmente a parte do Bairro São José, quando da ocorrência de fortes chuvas que causam alagamentos.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_241-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_241-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a pintura de sinalização de faixas de pedestres na Avenida XV de Novembro, nos trechos de acesso localizados no canteiro central da mesma.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_242-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_242-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize a desobstrução dos leitos dos rios que cortam o quadro urbano e os arredores do município, a exemplo do Rio do Meio e Pedrosa, e também, que seja realizada uma campanha mirando a participação e conscientização da população sobre as consequências da poluição dos rios e suas consequências futuras.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_243-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_243-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que realize a recuperação através do cascalhamento, no trecho da estrada da serra localizado entre o asfalto até o calçamento próximo a Fazenda São Miguel, e também, a instalação de tubulação na estrada visando escoamento d’água no trecho próximo a propriedade do Sr. Otávio Girardi na Comunidade de Linha Mafioletti.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_244-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_244-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que viabilize subsídio aos pequenos produtores rurais em aproximadamente meio alqueire de plantio para cada agricultor que possuir um área de até cinco alqueires, disponibilizando os insumos necessários, a exemplo de semente, adubos e uréia.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_245-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_245-22.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a construção de calçamento ou asfaltamento na Rua das Canelas do bairro Cristo Rei, assim como, as demais benfeitorias relativas ao escoamento d’água naquela via.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_246-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_246-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie atendimento às reivindicações anexas a esta proposição, visando as reformas e demais melhorias na Escola Municipal Visão do Futuro e Escola Estadual do Campo de São Luiz.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_247-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_247-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie atendimento às reivindicações anexas da Unidade Básica de Saúde de São Luiz.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_248-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_248-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a construção de um bueiro na estrada da Comunidade de Campinas próximo ao acesso da propriedade do Sr. Leandro Borga. Solicita-se, também, providências visando o cascalhamento de um pequeno trecho da estrada da Comunidade de Água Branca, próximo ao acesso às propriedades dos senhores João Scabeni, Clair Scabeni, Adelino Scabeni e Adriano Viletti.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_249-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_249-2022.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Planejamento, indicando que sejam realizados estudos e levantamentos para garantir no Plano Diretor da cidade a abertura da Rua Paulo Setúbal dando sequência até o seu encontro com a Av. Getúlio Vargas, na mesma direção da Rua Paulo Conte, de forma a interligar o Loteamento Dalmut ao Bairro Frei Vito.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_250-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_250-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal que providencie a recuperação asfáltica das seguintes vias municipais da COHAPAR V (5): Rua das Gaivotas, Rua Ayrton Senna, Rua Bela Vista, Rua das Amizades e Rua Verdelândia.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_no_251-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_no_251-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal que providencie o asfaltamento da serra da estrada e das ruas do loteamento Novo Horizonte, assim como, realize a instalação de rede coletora de esgoto naquela localidade.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_no_252-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_no_252-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a recuperação da estrada de Linha Santo Antônio, no trecho de sentido a propriedade do Sr. Henrique Scolaro.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_no_253-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_no_253-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie o cascalhamento da estrada da Comunidade de Alto Vitória, no trecho próximo a propriedade do Sr. Carlos Antônio Bros. Solicita-se, também, a instalação de um redutor de velocidade, tipo lombada, na Rua Faustino Forlin do bairro Casarão.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/indicacao_no_254-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/indicacao_no_254-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que providencie a limpeza dos entulhos, galhos e demais dejetos presentes em determinados bairros, vias e locais da zona urbana do município, com a criação de um cronograma para tal ação a ser informado nos meios de comunicação, para ciência da população.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_no_255-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_no_255-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, indica ao Executivo para que providencie atendimento às reivindicações anexas da Unidade Básica de Saúde de São Francisco.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_no_256-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_no_256-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, indica ao Executivo para que providencie o alargamento e cascalhamento da estrada rural próxima a propriedade do Sr. Rivair dos Santos Rodolfo na Linha Fartura, perto da ponte, saída para o município de Sulina.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_257-2022_-_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_257-2022_-_deferida.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que providencie junto aos responsáveis, a implantação de rede coletora de esgoto na Rua Diogo Antônio Feijó, Bairro São Cristóvão, sentido ao antigo Curtume.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_258-2022__-_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_258-2022__-_deferida.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que o mesmo providencie melhorias na Casa da Cultura Professor Braúlio Sauer, contemplando reforma na estrutura do telhado e a poda das árvores.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_no_259-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_no_259-2022.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Planejamento, indicando que sejam realizados estudos e levantamentos para a solução do alagamento da faixa de estacionamento e das calçadas na Avenida XV de Novembro, no sentido da Rua Sete de Setembro à Voluntários da Pátria, quando há ocorrência de precipitação pluviométrica mais intensa.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_260-2022_-_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_260-2022_-_deferida.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que o mesmo providencie o cascalhamento da estrada que da  acesso a propriedade do Sr. João Luiz Bueno, na Comunidade de Barra Grande.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_261-2022_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_261-2022_deferida.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que providencie melhorias na Unidade Básica de Saúde de Santa Inês, conforme lista em anexo.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_262-2022_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_262-2022_deferida.pdf</t>
   </si>
   <si>
     <t>O vereador signatário da presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo para que gestione junto ao setor de Viação e Obras, para que realize reparos e manutenção nas estradas da Linha Raldi, nas proximidades da casa do Senhor Salvador de Oliveira e do Senhor Ari Dalvesco.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_263-2022_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_263-2022_deferida.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que este reveja a alteração que foi realizada no transporte dos pacientes que fazem tratamento no Município de Cascavel, sendo que estes hoje estão sendo levados de ônibus do CONIMS, enquanto antes eram transportados de van.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_no_264-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_no_264-2022.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Planejamento, indicando que seja executada a sinalização horizontal na Rua Rui Barbosa, para regulamentar o sentido duplo do trânsito e o estacionamento paralelo em um dos lados da pista, bem como sejam implantados os passeios dos dois lados desta via.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_no_265-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_no_265-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que providencie melhorias na Unidade Básica de Saúde de Mato Branco.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_no_266-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_no_266-2022.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita ao Presidente desta Casa que seja enviado expediente ao Chefe do Poder Executivo para que gestione junto ao Setor de Obras e Viação, a instalação de tubos na serra da estrada próximo a casa do Senhor Valdir de Quadros, na Comunidade de Nova Conquista.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_267-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_267-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que providencie uma vaga de estacionamento privativo em frente à Escola Wizard, para que os pais possam estacionar em frente à escola para deixar e buscar seus filhos.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_no_268-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_no_268-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que o mesmo adote as medidas cabíveis para o cascalhamento do acesso a propriedade do Sr. Alcione Stoll, na Comunidade de Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_no_269-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_no_269-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que o mesmo viabilize melhorias na estrada que da acesso as propriedades dos Senhores Sebastião Tadeu da Silva e Ari Arruda, na Comunidade de Linha Silva.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_no_270-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_no_270-2022.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, para que viabilize a sinalização, pintura, colocação de tachões e demais ações necessárias para resolver o problema existente na Rua 14 de Dezembro, em frente a Igreja Assembleia de Deus, próximo ao Correio. _x000D_
 Neste local há uma lombada em meia pista onde muitos motoristas estão invadindo a pista contrária para não precisar passar pela lombada, esse é um trecho de bastante movimentação de veículos e também de pedestres, colocando em risco quem ali transita.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_no_271-2022_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_no_271-2022_deferida.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que seja cumprida a Lei nº 3268 de 23 de abril de 2014, a qual denominou o Ginásio de esportes da Comunidade do Bugre como Ginásio de Esportes “Professora Telia Lurdes Bampi Dalle Tese”.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_no_272-2022_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_no_272-2022_deferida.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, para que providencie a limpeza do lote da Prefeitura onde se localiza a academia ao ar livre do Bairro São Miguel, na Rua Diogo Antônio Feijó.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_no_273-2022_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_no_273-2022_deferida.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, para que providencie a pintura das faixas de pedestres das Ruas Antônio Vicente Duarte e Rua Santos Dumont, nas proximidades das Escolas Municipais Tasso Azevedo da Silveira e Escola de Excelência.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_no_274-2022_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_no_274-2022_deferida.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que seja realizada a retirada de um coqueiro na esquina da Rua Paulo Conte, no Bairro Frei Vito.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_275-2022_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_275-2022_deferida.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que seja realizada a limpeza dos lotes públicos na Rua Antônio Pissolatto, nº 3.136, no Bairro Frei Vito.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_276-2022_deferida.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_276-2022_deferida.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que seja resolvido o problema na estrada do Lagoão, próximo a antiga Olaria, onde foi aberto um bueiro para escoar a água da chuva e não foi finalizada a obra, impossibilitando a passagem do ônibus escolar e demais veículos.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que seja enviado expediente ao Chefe do Poder Executivo para que gestione junto ao Setor  competente o recolhimento dos resíduos do depósito de lixo da Vila próximo ao Posto Cometa.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, para que seja realizado o conserto da ponte próximo a propriedade do Sr. Otávio Girardi, na Linha Mafioletti.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
@@ -3590,2305 +3590,2305 @@
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando que disponibilize cadeiras de rodas em cada Unidade Básica de Saúde - UBS do município para uso dos pacientes.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, indicando para que providencie uma motoniveladora visando à realização das manutenções na estrada da Comunidade de Alto Bugrinho a Água Branca.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/scan_20250826_115904466.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/scan_20250826_115904466.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, para que providencie as melhorias necessárias na base do Serviço de Atendimento Móvel de Urgência- SAMU do município, conforme solicitações anexas.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_287-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_287-22.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que viabilize a instalação de placas indicativas das Comunidades de Linha Raldi e Linha Alegria, em locais pertinentes ao acesso às mesmas pela estrada da AABB.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>MAPOI</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/mocao_apoio.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/mocao_apoio.pdf</t>
   </si>
   <si>
     <t>Moção de apoio pela manutenção da Empresa Brasileira de Correios e Telégrafos como empresa pública.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Reconhecimento</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/761/mocao_01-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/761/mocao_01-2022.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento à Empresa Márcia Colchões.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1009/mocao_no_02-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1009/mocao_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento ao Delegado da Polícia Civil de Chopinzinho.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/mocao_juiz_rafael_paes_leme.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/mocao_juiz_rafael_paes_leme.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento ao Dr. Rafael Carvalho Paes Leme, juiz de Direito da Vara Cível e Anexos de Chopinzinho.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>OfMem</t>
   </si>
   <si>
     <t>Ofício/Memorando do Poder Executivo</t>
   </si>
   <si>
     <t>Edson Luiz Cenci</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/566/of_66-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/566/of_66-2022.pdf</t>
   </si>
   <si>
     <t>Solicita Regime de Urgência aos Projetos de Lei nº 001, 002 e 003/2022.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/782/of_825-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/782/of_825-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação ausentar-se do país.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/784/831_2022_resposta_indicacao_126_2022_of_052_2022_prot_1001_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/784/831_2022_resposta_indicacao_126_2022_of_052_2022_prot_1001_2022.pdf</t>
   </si>
   <si>
     <t>Resposta indicação n.126/2022.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>Daniel Zanesco</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/795/of_847_2022_camara_pl_028_2022_029_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/795/of_847_2022_camara_pl_028_2022_029_2022.pdf</t>
   </si>
   <si>
     <t>Solicita regime de urgências aos Projetos de Lei nº28 e 29/2022.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/807/of_874_reg_ur_plei_32-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/807/of_874_reg_ur_plei_32-22.pdf</t>
   </si>
   <si>
     <t>Solicita tramitação em regime de urgência do Projeto de Lei nº032/2022.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/810/879_camara_respostas_indicacoes_127_137_prot1059_1109_1151_1192.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/810/879_camara_respostas_indicacoes_127_137_prot1059_1109_1151_1192.pdf</t>
   </si>
   <si>
     <t>Resposta às proposições dos vereadores, indicações de n° 127-137/2022.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/861/of_1002-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/861/of_1002-2022.pdf</t>
   </si>
   <si>
     <t>Solicita Regime de Urgência ao Projeto de Lei nº 39/2022.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/870/of_1002-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/870/of_1002-2022.pdf</t>
   </si>
   <si>
     <t>Solicita Regime de Urgência ao Projeto de Lei nº 40/2022</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/874/of_1010_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/874/of_1010_2022.pdf</t>
   </si>
   <si>
     <t>Resposta proposições vereadores indicações nº142,143 e 144/2022.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/881/of_1028-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/881/of_1028-2022.pdf</t>
   </si>
   <si>
     <t>Respostas a proposições dos vereadores (indicação nº138 a 156/2022)</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/931/of_1112-22-resposta_proposicoes.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/931/of_1112-22-resposta_proposicoes.pdf</t>
   </si>
   <si>
     <t>Resposta às proposições dos vereadores indicações nº167 a 175/2022</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/932/of_1116_2022_retirada_pl_035_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/932/of_1116_2022_retirada_pl_035_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto e Lei nº35/2022</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/959/of_1181_2022_resposta_indicacoes.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/959/of_1181_2022_resposta_indicacoes.pdf</t>
   </si>
   <si>
     <t>Resposta às proposições dos vereadores.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/971/of_1201-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/971/of_1201-22.pdf</t>
   </si>
   <si>
     <t>Solicita Regime de Urgência ao Projeto de Lei nº50/2022</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/975/of_1209-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/975/of_1209-22.pdf</t>
   </si>
   <si>
     <t>Solicita tramitação em Regime de Urgência ao Projeto de Lei nº 51/2022</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/of_1217_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/of_1217_2022.pdf</t>
   </si>
   <si>
     <t>Respostas às proposições dos vereadores 205-211/2022, 213-216/2022, 217-225/2022.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1008/of_1243-22__retirada_plei_compl__06.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1008/of_1243-22__retirada_plei_compl__06.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Projeto de Lei Complementar nº006/2022.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>Solicita tramitação em regime de urgência ao Projeto de Lei n. 057/2022.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/1319_2022_resposta_requerimento_15_of_085_2022_prot_1758_2022_assinado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/1319_2022_resposta_requerimento_15_of_085_2022_prot_1758_2022_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1319 em resposta ao Requerimento nº 015-2022 da Vereadora Lídia.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/of_1362_2022_resposta_indicacoes_249_256_p2303_of_111_p2355_of_112_257_263_assinado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/of_1362_2022_resposta_indicacoes_249_256_p2303_of_111_p2355_of_112_257_263_assinado.pdf</t>
   </si>
   <si>
     <t>Resposta à proposições.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/of_1433-2022_resposta_proposicoes.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/of_1433-2022_resposta_proposicoes.pdf</t>
   </si>
   <si>
     <t>Resposta à proposições</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer de Comissão</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/759/parecer_28-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/759/parecer_28-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Emenda a Lei Orgânica n. 026/2022.</t>
   </si>
   <si>
     <t>Parecer Veto Projeto de Lei Complementar n°004/2022.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>CEPL - Comissão Especial para análise de Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/parecer_no_075-2022_-_projeto_de_emenda_a_lei_organica_municipal__01-2022.docx.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/parecer_no_075-2022_-_projeto_de_emenda_a_lei_organica_municipal__01-2022.docx.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Emenda a Lei Orgânica nº 01 de 2022.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Conjunto</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/553/parecer_001-2022_proj_de_lei_001.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/553/parecer_001-2022_proj_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a ao Projeto de Lei nº 001/2022.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/554/parecer_002-2022_proj_de_lei_002.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/554/parecer_002-2022_proj_de_lei_002.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a ao Projeto de Lei nº 002/2022.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/555/parecer_003-2022__proj_de_lei_003.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/555/parecer_003-2022__proj_de_lei_003.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a ao Projeto de Lei nº 003/2022.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/556/parecer_004-2022_proj_de_lei_004.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/556/parecer_004-2022_proj_de_lei_004.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a ao Projeto de Lei nº 004/2022.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/557/parecer_005-2022_proj_de_lei_005.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/557/parecer_005-2022_proj_de_lei_005.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a ao Projeto de Lei nº 005/2022.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/558/parecer_006-2022_proj_de_lei_006.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/558/parecer_006-2022_proj_de_lei_006.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a ao Projeto de Lei nº 006/2022.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CFO - Comissão de Finanças e Orçamentos, COSPU - Comissão de Obras, Serviços Públicos e Urbanismo</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/581/parecer_07-plei_72-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/581/parecer_07-plei_72-22.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável à aprovação do Projeto de Lei nº 072/2021.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/parecer_08-plei74-21.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/parecer_08-plei74-21.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorálvel ao Projeto de Lei 74-2021</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CESA - Comissão de Educação,  Saúde e Assistência Social, CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/583/parecer_09-plei07-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/583/parecer_09-plei07-22.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável à aprovação do Projeto de Lei nº 007/2022.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/601/parecer_conj_10-22_veto_plei_54.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/601/parecer_conj_10-22_veto_plei_54.pdf</t>
   </si>
   <si>
     <t>Parecer contrário ao veto nº01 de 2021, ao Projeto de Lei Ordinária nº54/2021.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/603/parecer_11-2022_-_projeto_de_lei_10-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/603/parecer_11-2022_-_projeto_de_lei_10-22.pdf</t>
   </si>
   <si>
     <t>Paracer conjunto favorável a aprovação do Projeto de Lei nº 10/2022.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/604/parecer_12-2022_-projeto_de_lei_11-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/604/parecer_12-2022_-projeto_de_lei_11-22.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº11/2022.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>CAERMA - Comissão de Agropecuária, Emprego e Renda e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CESA - Comissão de Educação,  Saúde e Assistência Social, CFO - Comissão de Finanças e Orçamentos, COSPU - Comissão de Obras, Serviços Públicos e Urbanismo</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/630/parecer_13_plei_c_14-21.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/630/parecer_13_plei_c_14-21.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Complementar nº14/2021.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/636/parecer_14-2022_plei_ord_12-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/636/parecer_14-2022_plei_ord_12-2022.pdf</t>
   </si>
   <si>
     <t>Paracer conjunto favorável a aprovação do Projeto de Lei nº 12/2022.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/638/parecer_15_plei_08-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/638/parecer_15_plei_08-22.pdf</t>
   </si>
   <si>
     <t>Paracer conjunto favorável a aprovação do Projeto de Lei nº08/2022.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/639/parecer_16_plei_09-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/639/parecer_16_plei_09-22.pdf</t>
   </si>
   <si>
     <t>Paracer conjunto favorável a aprovação do Projeto de Lei nº09/2022.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/670/parecer_conj_17-22_plei_13-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/670/parecer_conj_17-22_plei_13-22.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Ordinária nº 13-2022.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/671/parecer_conj_18-2022_plei_14-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/671/parecer_conj_18-2022_plei_14-22.pdf</t>
   </si>
   <si>
     <t>Paracer conjunto favorável a aprovação do Projeto de Lei nº14-2022.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/690/parecer_19-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/690/parecer_19-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto, favorável a aprovação do Projeto de Lei Ordinária nº 015/2022.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/702/parecer_20-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/702/parecer_20-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Ordinária nº 16/2022.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/724/parecer_21-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/724/parecer_21-22.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Complementar nº001/2022.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/725/parecer_22-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/725/parecer_22-22.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Ordinária nº18/2022.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/744/parecer_23-_plei_17-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/744/parecer_23-_plei_17-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a aprovação do Projeto de Lei nº 17/2022.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/745/parecer_24-plei_19-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/745/parecer_24-plei_19-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a aprovação do Projeto de Lei nº 19/2022.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/751/parecer_25-plei_compl_04-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/751/parecer_25-plei_compl_04-22.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável ao Projeto de Lei Complementar nº004/2022.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/757/parecer_26_projeto_de_lei_21-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/757/parecer_26_projeto_de_lei_21-2022.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n. 021/2022.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/758/parecer_27_projeto_de_lei_23-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/758/parecer_27_projeto_de_lei_23-2022.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto n. 023/2022.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/773/parecer_29_plei_compl_002-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/773/parecer_29_plei_compl_002-22.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a a aprovação do Projeto de Lei Complementar nº 002/2022.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/774/parecer_30_projeto_de_lei_22-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/774/parecer_30_projeto_de_lei_22-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº22/2022.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/777/parecer_31-2022_plei_24.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/777/parecer_31-2022_plei_24.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável ao Projeto de Lei nº24/2022.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/778/parecer_32-2022_plei_25.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/778/parecer_32-2022_plei_25.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável ao Projeto de Lei nº25/2022.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>CAERMA - Comissão de Agropecuária, Emprego e Renda e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CESA - Comissão de Educação,  Saúde e Assistência Social, CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/789/parecer_conjunto_33-2022-_plei_compl_03-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/789/parecer_conjunto_33-2022-_plei_compl_03-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável ao Projeto de Lei Complementar nº03/2022.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/790/parecer_34-2022_plei_27-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/790/parecer_34-2022_plei_27-2022.pdf</t>
   </si>
   <si>
     <t>Paracer Conjunto favorável ao Projeto de Lei nº 27/2022.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei n°028/2022.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei n°029/2022.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/811/parecer_conj_37_-_projeto_de_lei_32-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/811/parecer_conj_37_-_projeto_de_lei_32-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a aprovação do Projeto de Lei Ordinária nº032/2022.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/815/parecer_conj_38-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/815/parecer_conj_38-22.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a aprovação do Projeto de Lei Ordinária nº026/2022.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a aprovação do Projeto de Lei Ordinária nº31/2022.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/817/parecer_40-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/817/parecer_40-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a aprovação do Projeto de Lei Ordinária nº30/2022.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/875/parecer_conj_42-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/875/parecer_conj_42-2022.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº039/2022.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>Paracer conjunto favorável a aprovação do Projeto de Lei nº033/2022</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>Paracer conjunto favorável a aprovação do Projeto de Lei nº034/2022</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>CAERMA - Comissão de Agropecuária, Emprego e Renda e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
     <t>Paracer conjunto favorável a aprovação do Projeto de Lei nº037/2022</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_46-22_plei_42-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_46-22_plei_42-22.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável ao Projeto de Lei nº42/2022.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/926/parecer_no_047-2022_-_projeto_de_lei_ordinaria_036-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/926/parecer_no_047-2022_-_projeto_de_lei_ordinaria_036-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável ao Projeto de Lei Ordinária nº36/2022.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_no_048-2022_-_projeto_de_lei_ordinaria_038-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_no_048-2022_-_projeto_de_lei_ordinaria_038-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável ao Projeto de Lei Ordinária nº38/2022.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/928/parecer_no_049-2022_-_projeto_de_lei_complementar_007-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/928/parecer_no_049-2022_-_projeto_de_lei_complementar_007-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável ao Projeto de Lei Complementar nº007/2022.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/941/parecer_50-2022-_projeto_de_lei_40-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/941/parecer_50-2022-_projeto_de_lei_40-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº40/2022</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/942/parecer_51-2022-projeto_de_lei_41-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/942/parecer_51-2022-projeto_de_lei_41-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº41/2022</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/965/parecer_52-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/965/parecer_52-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº43/2022</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/966/parecer_53-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/966/parecer_53-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº44/2022</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/967/parecer_54-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/967/parecer_54-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº46/2022</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>Parecer ao Veto ao Projeto de Lei Ordinária nº 033/2022</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/976/parecer_no_056-2022_-_projeto_de_lei_complementar_006-2022.docx.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/976/parecer_no_056-2022_-_projeto_de_lei_complementar_006-2022.docx.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto Favorável ao Projeto de Lei Complementar nº006/2022</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/977/parecer_no_057-2022_-_projeto_de_lei_ordinaria_047-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/977/parecer_no_057-2022_-_projeto_de_lei_ordinaria_047-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável ao Projeto de Lei nº047/2022</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/986/parecer_58-2022_plei_compl_005-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/986/parecer_58-2022_plei_compl_005-22.pdf</t>
   </si>
   <si>
     <t>Parecer contrário ao Projeto de Lei Complementar nº005/2022</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/996/parecer_59-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/996/parecer_59-22.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a aprovação do Projeto de Lei nº050/2022</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/997/parecer_60-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/997/parecer_60-22.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a aprovação do Projeto de Lei nº051/2022</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/998/parecer_61-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/998/parecer_61-22.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a aprovação do Projeto de Lei nº052/2022</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/parecer_62-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/parecer_62-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº48/2022</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/parecer_no_063-2022_-_projeto_de_lei_ordinaria_no_055-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/parecer_no_063-2022_-_projeto_de_lei_ordinaria_no_055-2022.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n. 055/2022.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/parecer_no_064-2022_-_projeto_de_lei_ordinaria_no_053-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/parecer_no_064-2022_-_projeto_de_lei_ordinaria_no_053-2022.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n. 053/2022.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/parecer_no_065-2022_-_projeto_de_lei_ordinaria_no_054-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/parecer_no_065-2022_-_projeto_de_lei_ordinaria_no_054-2022.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n. 054/2022.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/parecer_no_066-2022_-_projeto_de_lei_ordinaria_049-2022.docx_1.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/parecer_no_066-2022_-_projeto_de_lei_ordinaria_049-2022.docx_1.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 049-2022.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CESA - Comissão de Educação,  Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/parecer_conjunto_no_067-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/parecer_conjunto_no_067-2022.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a aprovação do Projeto de Lei nº 057/2022.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/parecer_conjunto_no_068-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/parecer_conjunto_no_068-2022.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a aprovação do Projeto de Lei nº 056/2022.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/parecer_conjunto_69-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/parecer_conjunto_69-2022.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei Complementar nº 009/2022.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/parecer_conjunto_70-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/parecer_conjunto_70-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Complementar nº 008 de 2022.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/parecer_conjunto_71-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/parecer_conjunto_71-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Complementar nº 010 de 2022.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/parecer_no_072-2022_-_projeto_de_lei_complementar_011-2022.docx.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/parecer_no_072-2022_-_projeto_de_lei_complementar_011-2022.docx.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Complementar nº 011 de 2022.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/parecer_no_073-2022_-_projeto_de_lei_complementar_012-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/parecer_no_073-2022_-_projeto_de_lei_complementar_012-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Complementar nº 012 de 2022.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/parecer_conjunto_74-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/parecer_conjunto_74-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Complementar nº 013 de 2022.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/parecer_conjunto_76-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/parecer_conjunto_76-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável ao Projeto de Lei nº59/2022</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1082/parecer_conjunto_77-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1082/parecer_conjunto_77-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº058/2022</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>PLEIC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_compl_01-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_compl_01-22.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal -REFIS.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/720/plei_compl_02-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/720/plei_compl_02-22.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº68, de 02 de fevereiro de 2012 alterada pela Lei Complementar nº136, de 19 de abril de 2022, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/730/projeto_de_lei_compl_003-2023-processo.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/730/projeto_de_lei_compl_003-2023-processo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Regime Próprio de Previdência Social do Município de Chopinzinho as regras permanentes de aposentadoria e pensão, bem como estrutura o Fundo de Previdência dos Servidores Públicos do Município de Chopinzinho-PREVCHOPIM.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/736/_plc_04_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/736/_plc_04_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº110/2019, de 19 de dezembro de 2019, que dispõe sobre o Programa de Desenvolvimento Rural de Chopinzinho.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/868/of_1011_2022_plc_05_2022_programa_recuperacao_calcadas.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/868/of_1011_2022_plc_05_2022_programa_recuperacao_calcadas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação de Calçadas do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/869/of_1013_2022_plc_06_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/869/of_1013_2022_plc_06_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão da Gratificação pelo Exercício de Encargos Especiais, institui o Incentivo à Participação de Comissões Especiais e Institui Prêmio de Produtividade Médica-PPM.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_complementar_007-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_complementar_007-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº055/2010, de 13 agosto 2010, que institui e regulamenta a Taxa de Serviços de Laboratórios.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento de desafetação de bens públicos e regularização de áreas públicas urbanas institucionais e áreas verdes ocupadas.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/plc_09_2022_altera_lei_105_2019_plano_diretor.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/plc_09_2022_altera_lei_105_2019_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Altera o art, 117 da Lei 105/2019, de 25 de setembro de 2019, Plano Diretor do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/plc_10_2022_altera_lc_107_2019_parcelamento_do_solo_urbano.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/plc_10_2022_altera_lc_107_2019_parcelamento_do_solo_urbano.pdf</t>
   </si>
   <si>
     <t>Altera o inciso XII do art. 15 da Lei Complementar n.° 107/2019, de 25 de setembro de 2019, dispõe sobre o Parcelamento do Solo Urbano do Município de Chopinzinho e dá outras providências.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/plc_11_2022_altera_anexos_lc_106_2019_zoneamento.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/plc_11_2022_altera_anexos_lc_106_2019_zoneamento.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos 1, II e IV, da Lei Complementar n° 106, de 25 de setembro de 2019, que dispõe sobre o Zoneamento de Uso e Ocupação do Solo_x000D_
 do Perímetro Urbano do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/plc_12_2022_altera_lc_104_2019_codigo_de_obras.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/plc_12_2022_altera_lc_104_2019_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Altera Lei Complementar n° 104/2019, de 25 de setembro de 2019, que dispõe sobre o Código de Obras do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/of_1334_2022_plc_13_2022_altera_anexos_codigo_tributario.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/of_1334_2022_plc_13_2022_altera_anexos_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Altera Tabela Específica do IPTU - Anexo I, e a Tabela para Cálculo da Taxa de Licença para Execução de Obras - Anexo IV, da Lei Complementar nº 050/2009, de 18 de dezembro de 2009.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1084/of_1430_2022_plc_14_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1084/of_1430_2022_plc_14_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Oficial dos Municípios do Paraná como veículo oficial de comunicação</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/of_1431_2022_plc_15_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/of_1431_2022_plc_15_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº131/2021, de 13 de setembro de 2021, que autoriza a Procuradoria Geral do Município a não ajuizar ações ou execuções fiscais de débitos de pequeno valor, de natureza tributária e não tributária.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>PLEIO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_001-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_001-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual ao vencimento dos empregados públicos de Agente de Comunitário de Saúde e Agente de Combate a Endemias.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_002-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_002-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual na forma do inciso X, art. 37, da Constituição Federal , ao vencimento dos servidores públicos municipais integrantes do quadro de pessoal do Poder Executivo do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_n_003_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_n_003_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual e atualizar a tabela de vencimentos constante no Anexo I,de que trata a Lei Municipal nº 2590/2009 - reformulação do Plano de Cargos, carreira e remuneração do Magistério Público Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_004-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_004-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal a conceder revisão geral anual (database), aos vencimentos dos servidores públicos integrantes do quadro de pessoal da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_005-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_005-2022.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual (database) aos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_006-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_006-2022.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual (database) aos subsídios dos vereadores da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/567/_pl_007_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/567/_pl_007_2022.pdf</t>
   </si>
   <si>
     <t>Altera e revoga o Anexo III da Lei nº3899/2021, de 14 de maio de 2022, e o Anexo XI da Lei nº3909/2021, de 28 de junho de 2021, que dispõem sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos do Município de Chopinzinho (Lei nº 3506/2016).</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/584/proj_de_lei_ord_008-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/584/proj_de_lei_ord_008-22.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº2.306/2008, de 07 de maio de 2008 alterada pela Lei Municipal nº 28.888/2011, que cria o Fundo Municipal de Habitação de Interesse Social - FHIS e institui o Conselho Gestor do FHIS.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/585/proj_de_lei_ord_009-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/585/proj_de_lei_ord_009-22.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº3.538/2016, de 22 de junho de 2016, que criou a Política Habitacional de Chopinzinho.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/592/plei_10-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/592/plei_10-22.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 3876/2021 de 11 fevereiro de 2021, que dispõe sobre a adoção de medidas temporárias e emergenciais na prevenção e combate ao contágio de COVID-19, e dá providências.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/593/redacao_final_proj_lei_11-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/593/redacao_final_proj_lei_11-22.pdf</t>
   </si>
   <si>
     <t>Declara Utilidade Pública Municipal a Associação do Desenvolvimento do Artesanato das Mulheres Indígenas -ADAMI.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>Paulo Rosa, Pedrinho, Prof. Ivo Patel, Saimon Miri</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_12-2022_prof_ivo.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_12-2022_prof_ivo.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública as seguintes Associações: Associação de Produtores de Santa Maria -APROSANTA; Produtores rurais de Invernadinha; Associação de Agricultores de Passo do Sol; e Associação de Produtores de Alto Bugrinho.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/640/plei_13-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/640/plei_13-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece normas sobre segurança escolar e vigilância eletrônica nas escolas municipais de Educação Infantil, Ensino Fundamental e Ensino Médio.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_lei_14-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_lei_14-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.750, de 19 de dezembro de 2018, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/662/mensagem_projeto_de_lei_015_2022_ldo_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/662/mensagem_projeto_de_lei_015_2022_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual para 2023.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/691/projeto_de_lei_16-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/691/projeto_de_lei_16-2022.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Rotary Club de Chopinzinho.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_17-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_17-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº3.687/2017, de 22 de dezembro de 2017 alterada pelas Leis nº3741/2018, de 11 de dezembro de 2018, 3823/2020, de 24 de abril de 2020, 3851/2020, de 02 de outubro de 2020 e 3896/2021, de 13 de maio de 2021, que dispõe sobre a reorganização da estrutura administrativa do Poder Executivo Municipal de Chopinzinho, estado do Paraná.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_18-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_18-2022.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação dos Produtores de Queijo Artesanal do Sudoeste do Paraná- APROSUD.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_19-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_19-2022.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos IV, V e VI da Lei nº 3.897/2021, de 13 de maio de 2021, e os Anexos VII e VIII da Lei nº 3.742/2018, de 11 de dezembro de 2018, que dispõe sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos do Município (Lei nº3.506/2016).</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/716/proj_de_lei_20-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/716/proj_de_lei_20-22.pdf</t>
   </si>
   <si>
     <t>Institui a publicação no site oficial do Município de Chopinzinho, das listas dos pacientes que aguardam por consultas médicas, odontológicas e procedimentais (tratamento de canal), de fisioterapia, especializadas, por atendimento psicológico e psiquiátrico (CAPS), ou demais congêneres, bem como em relação a exames, a espera de próteses, de órteses, de óculos, de leitos hospitalares e intervenções cirúrgicas nos estabelecimentos da rede pública de Saúde Local e conveniados com o Município.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_21-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_21-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a escrituração e transferência da propriedade dos imóveis para o nome de terceiro(s), herdeiro(s) e sucessor (es), em relação aos contratos derivados da Lei nº1596/99, Lei nº1728/2002, Lei nº2627/2010 e Lei nº2690/2010, que o município de Chopinzinho seja parte.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_022_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_022_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº3590, de 09 de dezembro de 2016, que institui o plano de custeio da contribuição normal do Regime Próprio de Previdência Social dos Servidores Públicos do Município de Chopinzinho, revoga a Lei Municipal nº3589, de 09 de dezembro de 2016.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_23-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_23-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar parcelamento e/ou reparcelamento de débitos de contribuições previdenciárias do Município de Chopinzinho, incluídas suas autarquias e fundações, nos termos dos artigos 116 e 117 do Ato das Disposições Constitucionais Transitórias, com redação dada pela Emenda Constitucional nº113, de 08 de dezembro de 2021, e da Portaria PGFN/ME nº 1.308, de 15 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/763/of_752_2022_pl_024_2022_altera_lei_do_magisterio.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/763/of_752_2022_pl_024_2022_altera_lei_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera o anexo IV- Tabela I, da Lei nº3826/2020, de 14 de maio de 2020, que alterou a Lei nº 2590/2009, 18 de dezembro de 2009, que dispõe sobre a reformulação do Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/766/proj_de_lei_25-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/766/proj_de_lei_25-2022.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Solidaria aos Autistas do Sudoeste do Paraná – ASAS DO PARANÁ.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/776/of_762_2022_pl_026_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/776/of_762_2022_pl_026_2022.pdf</t>
   </si>
   <si>
     <t>Altera Lei municipal n°3184/2013 de 30 de outubro de 2013, que estabelece normas para o transporte individualizado de passageiros em veículos de aluguel providos de taxímetros no município de Chopinzinho.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_27-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_27-22.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 3770/2019, de 10 de abril de 2019, alterada pela Lei nº 3891/2021 de 26 de abril de 2021, que institui a Política Municipal da Promoção dos Direitos Sociais dos Povos Indígenas de Chopinzinho.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/796/projeto_de_lei_28-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/796/projeto_de_lei_28-22.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1926/2005, de 16 de novembro de 2005, que dispõe sobre a criação de empregos públicos para contratação de Pessoal para atender o Programa de Saúde da Família, regidos pela Consolidação das Leis do Trabalho-CLT.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei_29-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei_29-22.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº3088/2013, de 09 de maio de 2013, que criou o cargo de Agente de Endemias, e a Lei nº3669/2017, de 22 de novembro de 2017 e a Lei nº3772/2019, de 18 de abril de 2019.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/798/proj_de_lei_30-2022_compilado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/798/proj_de_lei_30-2022_compilado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº2590/2009, de 18 de dezembro de 2009 alterada pela Lei nº3826/2020, de 14 de maio de 2020, que dispõe sobre a reformulação do Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei_31-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei_31-22.pdf</t>
   </si>
   <si>
     <t>Atualiza o Anexo I da Lei nº3.914/2021, de 30 de julho de 2021 que dispõe sobre o pagamento de diárias aos agentes públicos no âmbito do Poder Legislativo do Município de Chopinzinho/PR e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/808/projeto_de_lei_32-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/808/projeto_de_lei_32-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo único do Art 7º da Lei municipal nº3390/2015, de 12 demarço de 2015, alterada pela lei nº3596/2016 de 09 de dezembro de 2016 que dispõe sobre a contratação temporária de professores para atendimento das escolas em tempo integral municipais de Chopinzinho.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_ordinaria_033-2022_de_03_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_ordinaria_033-2022_de_03_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece incentivo tributário para imóveis sobre os quais estejam sendo efetuadas edificações.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/854/proj_de_lei_34.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/854/proj_de_lei_34.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº3.090, de 15 de maio de 2013, que cria o Conselho Municipal de Direitos da Pessoa com Deficiência e institui a Conferência Municipal dos Direitos da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/855/proj_de_lei_35.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/855/proj_de_lei_35.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parceria de Gestão de Bens Públicos.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/856/proj_de_lei_36.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/856/proj_de_lei_36.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº3.727, de 10 de setembro de 2018, que institui o Programa de Incentivo ao Esporte Amador no âmbito do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_37_-2022_-oficio_996_2022_2_.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_37_-2022_-oficio_996_2022_2_.pdf</t>
   </si>
   <si>
     <t>Ratifica a 1ª Alteração do Contrato de Consórcio do Consórcio Intermunicipal e Interestadual de Municípios -Santa Catarina, Paraná e Rio Grande do Sul - De Segurança Alimentar, Atenção e Sanidade Agropecuária e Desenvolvimento Local -CONSAD.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/863/projeto_de_lei_38-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/863/projeto_de_lei_38-2022.pdf</t>
   </si>
   <si>
     <t>Altera e revoga o Anexo III da Lei nº3.947/2022, de 07 de março de 2022, que dispõe sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos do Município de Chopinzinho (Lei nº3.506/2016).</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/859/plei_39-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/859/plei_39-22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder aumento aos vencimentos e atualizar a tabela de vencimentos constante do Anexo I, de que trata a Lei Municipal nº 2.590/2009 e suas alterações, que dispõe da reformulação do Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_40-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_40-22.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº3.591, de 09 de dezembro de 2016, que dispõe sobre a contribuição previdenciária suplementar do Município de Chopinzinho para a instituição do plano de amortização do déficit técnico atuarial do Regime Próprio de Previdência Social dos Servidores Públicos do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_41-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_41-22.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº3.590, de 09 de dezembro de 2016 e a Lei Municipal nº3.822, de 17 de abril de 2020, que institui o plano de custeio de contribuição normal do Regime Próprio de Previdência Social dos Servidores Públicos do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/885/of_1035_2022_pl_042_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/885/of_1035_2022_pl_042_2022.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso II do art. 26 da Lei nº 3.687/2017, de 22 de dezembro de 2017 e da Lei nº 3.961/2022, de 15 de junho de 2022, que dispõe sobre a reorganização da estrutura administrativa do Poder Executivo Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_43-2022_e_anexo.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_43-2022_e_anexo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº3.958/2022, de 13 de maio de 2022, que dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária Anual para 2023.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_044_2022_loa_2023_com_anexos.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_044_2022_loa_2023_com_anexos.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa do Município de Chopinzinho para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/912/plei_46-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/912/plei_46-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Rede de Proteção ao Enfrentamento às Violências no Município de Chopinzinho -REPREVIC</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/930/of_1107_2022_pl_047_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/930/of_1107_2022_pl_047_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal filiar-se e contribuir, com Agência de Desenvolvimento Regional do Sudoeste do Paraná, gestora da Instância de Governança Regional (IGR) da Região Turística Vales do Iguaçu</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/952/projeto_de_lei_no_48-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/952/projeto_de_lei_no_48-2022.pdf</t>
   </si>
   <si>
     <t>Institui, como medida de promoção da igualdade de oportunidades no mercado de trabalho, o programa de reserva de vagas para negros, nos concursos públicos, para provimento de cargos efetivos e empregos públicos, no âmbito da Administração Direta e Indireta do Poder Executivo do Município de Chopinzinho, Estado do Paraná.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/972/of_1198_2022_pl_049_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/972/of_1198_2022_pl_049_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desenvolver ações para implementar a Política Habitacional de Chopinzinho</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/973/of_1201_2022_pl_050_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/973/of_1201_2022_pl_050_2022.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 3.088, de 09 de maio de 2013, que cria o cargo de Agente de Combate às Endemias</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/974/projeto_de_lei_51-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/974/projeto_de_lei_51-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber em doação área de parte da Chácara nº160-D da Subdivisão Particular de Parte da Chácara nº160, situada no Quadro Urbano, deste município de Chopinzinho, matrícula nº 28.790, com área de 48,89m² para constituir a abertura da Travessa Pedreira que dará acesso ao Lote nº05, da Quadra nº02, do Núcleo Curtume, para regularização.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_de_lei_52-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_de_lei_52-22.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Hortifrutigranjeiros dos Lagos do Iguaçú</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/990/pl_053_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/990/pl_053_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº2.662/2010, de 05 de julho de 2010 alterada pelas Leis nº2.913/2022, de 16 de fevereiro de 2012, 3.647/2017, de 18 de agosto de 2017 e a 3.757/2019, de 23 de janeiro de 2019, que institui o "Programa Jovem Aprendiz".</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/of_1215_2022_pl_054_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/of_1215_2022_pl_054_2022.pdf</t>
   </si>
   <si>
     <t>Altera e revoga o Anexo III da Lei nº3.978/2022, de 29 de setembro de 2022, que dispõe sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos do Município de Chopinzinho (Lei nº 3.506/2016)</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/of_1216_2022_pl_055_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/of_1216_2022_pl_055_2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº2.950/2012, de 17 de maio de 2012, que autoriza o Poder Executivo Municipal a receber em doação, o Lote 05, da Quadra 17, do Loteamento Menino Deus</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_056-2022_-_aprovado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_056-2022_-_aprovado.pdf</t>
   </si>
   <si>
     <t>Altera e revoga o Anexo III - Quadro de Pessoal Efetivo Relação dos Cargos Públicos G.O. Serviços Gerais , da Lei nº3.978/2022, que dispõe sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos do Município de Chopinzinho (Lei nº 3.506/2016)</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_de_lei_n._057-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_de_lei_n._057-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.750/2018, de 19 de dezembro de 2018 alterada pelas Leis nº 3.841/2020, de 12 agosto de 2020 e 3.956/2022, de 02 de maio de 2022, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/of_1364_2022_mensagem_pl_058_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/of_1364_2022_mensagem_pl_058_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber em doação área Lote nº10-A da Subdivisão Particular do Lote nº10, da Quadra nº01, do Loteamento "Estefano Melotto", situado no Quadro Urbano, deste Município de Chopinzinho, Estado do Paraná, Matrícula nº22.669, com área de 64,00m² para regularização de parte da Rua Antônio Vicente Duarte, no Bairro Frei Vito.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/of_1372_2022_pl_059_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/of_1372_2022_pl_059_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Cooperação com as entidades Rotary Club Chopinzinho Iguaçu, Rotary Club Chopinzinho, Associação ONCVIDA de Chopinzinho - ONCVIDA e Associação Missão VIda Nova - Missão SOS Vida Chopinzinho.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_de_lei_ordinaria_060-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_de_lei_ordinaria_060-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>PRESO</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_resolucao_001-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_resolucao_001-22.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Poder Legislativo de Chopinzinho o regime de adiantamento.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Osmar Checchi, Paulo Rosa, Saimon Miri, Lídia Posso, Nereu Hengen, Pedrinho, Prof. Ivo Patel, Professor Enio, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/projeto_de_emenda_a_lei_organica_no_01-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/projeto_de_emenda_a_lei_organica_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações, acréscimos e revogações de dispositivos da Lei Orgânica Municipal de Chopinzinho, em razão de defasagem de conteúdo, diante de emendas constitucionais, da legislação federal, da jurisprudência e do contexto local.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/652/projeto_de_emenda_lom-_2022_-_processo.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/652/projeto_de_emenda_lom-_2022_-_processo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_01-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_01-22.pdf</t>
   </si>
   <si>
     <t>Osmar Checchi, vereador abaixo assinado, na forma regimental e no dever fiscalizatório de sua função, em especial nas competências garantidas na Lei Orgânica do Município, art. 31, inciso XII, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência que seja enviado expediente ao Chefe do Poder Executivo, acompanhado de cópia deste requerimento, para que o mesmo envie relatório do dia 31 de dezembro de 2021, obedecidos os prazos legais, dos valores atualizados dos saldos de todas as contas bancárias em nome da Prefeitura Municipal, com a indicação da fonte dos recursos (recursos livre, recursos vinculados ou convênios), mencionando as entidades conveniadas, a finalidade de aplicação dos respectivos recursos e os prazos de execução, em cumprimento da obrigação contida no art. 63, inciso XXXVII, da Lei Orgânica do Município</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento02-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento02-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores requerem, nos termos regimentais, e no exercício do mister fiscalizatório da vereança, consagrado pela Lei Orgânica Municipal, solicitam o envio de expediente ao Sr. Rubinei Melotto, presidente do Instituto São Rafael, para que envie a esta Casa de Leis esclarecimentos dos motivos pelos quais há grande demora no atendimento dos pacientes. Tal pedido almeja acolhimento às reclamações dos munícipes que já foram submetidos há aproximadamente 2h (duas horas) de espera na recepção, para receber o atendimento médico no Instituto São Rafael.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento03-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento03-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores requerem nos termos regimentais, e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requerem a Vossa Excelência que seja enviado expediente ao Chefe do Poder Executivo, para que envie a esta Casa de Leis esclarecimentos dos motivos pelos quais foram suspensos os transportes públicos dos alunos dos Centros Municipais de Educação Infantil-CMEIS. Tal pedido almeja sanar as dúvidas dos pais de alunos que necessitam do transporte público para o encaminhamento das crianças às aulas.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_4-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_4-22.pdf</t>
   </si>
   <si>
     <t>O vereador nos termos regimentais, e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer que seja enviado expediente ao Chefe do Poder Executivo, para que encaminhe a esta Casa de Leis a cópia do novo termo aditivo/contrato firmado entre a Companhia de Saneamento do Paraná – SANEPAR e o município. Tal pedido almeja ciência desta Câmara e estudos ao referido documento, visando o nosso Plano Municipal de Saneamento Básico (PMSB).</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_005-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_005-22.pdf</t>
   </si>
   <si>
     <t>A vereadora nos termos regimentais, e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência que seja enviado expediente ao Chefe do Poder Executivo para que encaminhe a esta Casa de Leis, o relatório informando aonde foram aplicados os recursos recebidos referentes ao Imposto Sobre Propriedade de Veículo Automotor (IPVA) no ano de 2021.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_006-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_006-22.pdf</t>
   </si>
   <si>
     <t>A vereadora nos termos regimentais, e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência que seja enviado expediente ao Chefe do Poder Executivo para que encaminhe a esta Casa de Leis, informações relativas à previsão de entrega das casas da Companhia de Habitação do Paraná-COHAPAR no bairro Novo Horizonte e quais são os impedimentos ainda existentes para a entrega dessas e para a construção das novas habitações naquela localidade.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_07-22_lidia.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_07-22_lidia.pdf</t>
   </si>
   <si>
     <t>A vereadora requer, nos termos regimentais, e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência que seja enviado expediente ao Chefe do Poder Executivo para que encaminhe a esta Casa de Leis, informações referentes à prestação de contas do Programa de Desenvolvimento Rural de Chopinzinho (Lei Complementar nº 110/2019), como o relatório dos serviços de horas máquina sobre os serviços já executados no período de janeiro de 2021 a março de 2022 contendo: a data da solicitação, data da realização do serviço, nome do produtor rural, quantidade de horas máquinas realizadas e quais equipamentos utilizados. Em relação aos serviços ainda não realizados: a data da solicitação, nome do produtor, quantidade de horas solicitadas e equipamentos solicitados.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_008-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_008-2022.pdf</t>
   </si>
   <si>
     <t>O vereador na forma regimental requer que seja enviado expediente ao Chefe do Poder Executivo e ao Chefe da Divisão de Contabilidade, acompanhado de cópia deste requerimento, para que o mesmo envie relatório do dia 30 de abril de 2022, obedecidos os prazos legais, dos valores atualizados dos saldos de todas as contas bancárias em nome da Prefeitura Municipal, com a indicação da fonte dos recursos (recursos livre, recursos vinculados ou convênios), mencionando as entidades conveniadas, a finalidade de aplicação dos respectivos recursos e os prazos de execução, em cumprimento da obrigação contida no art. 63, XXXVII, da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_09-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_09-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados, na forma regimental, e nas competências garantidas no Regimento Interno da Câmara Municipal, requerem a Vossa Excelência que seja enviado votos de pesar aos familiares do Sr. Armando Plácido Battistuz, vereador nas Legislaturas de 1973-1977 e 1977-1983.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/715/req_10-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/715/req_10-22.pdf</t>
   </si>
   <si>
     <t>A vereadora nos termos regimentais, e no exercício do mister fiscalizatório da vereança, consagrado pela Lei Orgânica Municipal e Regimento Interno, solicita o envio de expediente à senhora Édina Accorsi, Secretária de Assistência Social, para que encaminhe a esta Casa de Leis, o relatório referente à quantidade de cestas básicas que foram distribuídas aos chopinzinhenses em cada dia nos últimos 30 dias e quais os itens estão presentes na composição das mesmas, bem como, quais critérios estão sendo utilizados para o fornecimento às famílias carentes.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/746/requerimente_11-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/746/requerimente_11-2022.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, na forma regimental, e nas competências garantidas no Regimento Interno da Câmara Municipal, requer a Vossa Excelência que seja enviada Moção de Pesar aos familiares do Sr. Edmundo Caetano Pinto, vereador nas Legislaturas de 1977-1983, 1983-1988 e 1997-2000, presidente na Gestão de 1983-1984.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_12-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_12-2022.pdf</t>
   </si>
   <si>
     <t>O vereador nos termos regimentais, requer à Mesa Diretora licença de suas funções a contar de 1º a 31 de agosto de 2022, para tratar de interesses particulares, de conformidade com o artigo 38, Inciso III da Lei Orgânica, combinado com o artigo 70, Inciso III, do Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_13-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_13-2022.pdf</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/822/req_14-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/822/req_14-2022.pdf</t>
   </si>
   <si>
     <t>O vereador signatário do presente, nos termos regimentais, requer à Mesa Diretora licença de suas funções, a contar de 1º a 30 de setembro de 2022, para tratar de interesses particulares, de conformidade com o artigo 38, Inciso III da Lei Orgânica, combinado com o artigo 70, Inciso III, do Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_15-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_15-2022.pdf</t>
   </si>
   <si>
     <t>A vereadora nos termos regimentais, e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência que seja enviado expediente ao Chefe do Poder Executivo para que encaminhe a esta Casa de Leis, informações relativas ao contrato realizado entre a Administração Municipal e a empresa responsável pelas instalações da cobertura do Ginásio da Comunidade de Passo da Erva.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/910/requerimento_16-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/910/requerimento_16-22.pdf</t>
   </si>
   <si>
     <t>O vereador, nos termos regimentais, e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência que seja enviado expediente ao Chefe do Poder Executivo para que encaminhe a esta Casa de Leis: Informações relativas ao contrato da Administração Municipal com a empresa que coleta o lixo orgânico no município; As tratativas realizadas sobre a questão, pelo setor competente da Prefeitura; Quais valores estão sendo investidos para o transporte desse lixo orgânico a Coronel Vivida (PR) e; Se já foram realizadas as providências necessárias ou projetos junto ao Instituto de Água e Terra- IAT, sobre a questão.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_17-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_17-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores, na forma regimental, e nas competências garantidas no Regimento Interno da Câmara Municipal, requerem a Vossa Excelência que seja enviado votos de pesar aos familiares do Sr. Cândido Luiz Zuconelli, cidadão chopinzinhense, o qual teve destacada atuação na vida social, comunitária e política do município, prestando grandes serviços à Chopinzinho: tendo exercido o mandato de Vice-Prefeito no período de 1977 a 1981 e exercendo o cargo de Prefeito em Exercício, pelo período de 60 (sessenta) dias, no período de 20 de julho de 1980 a 20 de setembro de 1980.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/946/requerimento_18-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/946/requerimento_18-2022.pdf</t>
   </si>
   <si>
     <t>O vereador requer confirmação sobre ser de propriedade do município barracão de reciclágem localizado na Comunidade de Lagoão e demais informações:  A confirmação de que se trata de imóvel de propriedade do Município de Chopinzinho; b) Informações pelas quais o referido Imóvel Municipal se encontra inutilizado; c) Informações quanto a existência de autorização por parte do Poder Executivo Municipal para o uso do imóvel público em questão, como moradia do munícipe mencionado, bem como a formalização desta autorização; d) Por qual razão houve a concessão do referido espaço (se houver), para moradia deste cidadão, sem a tomada das medidas disponíveis ao Município de encaminhamento aos programas sociais de habitação; e) Requer ainda, seja procedida a retirada do munícipe do barracão em questão, e o seu respectivo encaminhamento aos Programas Municipais de habitação; f) Requer uma resposta, por parte do Poder Executivo Municipal parceria conjuntamente com a Associação de Reciclagem</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/requerimento_no_019-2022_deferido.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/requerimento_no_019-2022_deferido.pdf</t>
   </si>
   <si>
     <t>O vereador signatário do presente, nos termos regimentais, e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI e §2º, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência que seja enviado expediente ao Chefe do Poder Executivo para que encaminhe a esta Casa de Leis a cópia de todos os contratos e aditivos vigentes firmados entre a Companhia de Saneamento do Paraná – SANEPAR e o Município; bem como cópia do Plano de Saneamento Básico do Município em vigor.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/requerimento_no_020-2022_deferido.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/requerimento_no_020-2022_deferido.pdf</t>
   </si>
   <si>
     <t>O vereador signatário do presente, nos termos regimentais, e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI e §2º, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência que seja enviado expediente ao Chefe do Poder Executivo para que encaminhe a esta Casa de Leis informações sobre a execução da obra da rede de esgoto no Bairro Menino Deus.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
     <t>Ofício/Requerimento de retirada de pauta</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/641/req_retirada_pauta_01-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/641/req_retirada_pauta_01-22.pdf</t>
   </si>
   <si>
     <t>Os membros da Comissão de Constituição e Justiça, solicitam a retirada de pauta da Emenda modificativa, supressiva, aditiva e de redação nº 01 ao Projeto de Lei Complementar nº 014-2021.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>OV</t>
   </si>
   <si>
     <t>Ofício Vereador</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_2021_-lidia_posso_pad_n.02-21.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_2021_-lidia_posso_pad_n.02-21.pdf</t>
   </si>
   <si>
     <t>Solicita sustação do PAD nº02/2021 promovido pela Administração Municipal.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/565/of_004-2022_regime_urgencia_proj_004_005_006.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/565/of_004-2022_regime_urgencia_proj_004_005_006.pdf</t>
   </si>
   <si>
     <t>Ofício do Presidente da Câmara Municipal solicitando regime de urgência aos Projetos de Lei nº 004, 005 e 006/2022.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>Solicita retirada de pauta do Projeto de Lei nº20/2022.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/785/veto_projeto_de_lei_complementar_04_2022_com_emenda.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/785/veto_projeto_de_lei_complementar_04_2022_com_emenda.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Complementar nº04/2022.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/957/mensagem_de_veto_pl_33_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/957/mensagem_de_veto_pl_33_2022.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº33/2022</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>RRU</t>
   </si>
   <si>
     <t>Requerimento Regime de Urgência</t>
   </si>
   <si>
     <t>Pedrinho, Prof. Ivo Patel, Saimon Miri, Paulo Rosa</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/635/req_urg_01-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/635/req_urg_01-22.pdf</t>
   </si>
   <si>
     <t>Os vereadores solicitam tramitação em regime de urgência ao Projeto de Lei nº12/2022.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/985/requerimento_reg_urg_plei_52-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/985/requerimento_reg_urg_plei_52-22.pdf</t>
   </si>
   <si>
     <t>Solicita tramitação em Regime de Urgência o Projeto de Lei nº52/2022.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>OD</t>
   </si>
   <si>
     <t>Ofícios/Requerimentos/Solicitações</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/765/req.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/765/req.pdf</t>
   </si>
   <si>
     <t>Requerimento do SISMUCH em discordância ao Projeto de Emenda LOM nº 26/2022 sobre Reforma da Previdência.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>Pedreira Santiago LTDA</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/845/oficio_pedreira_santiago.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/845/oficio_pedreira_santiago.pdf</t>
   </si>
   <si>
     <t>Ofício em resposta à tramitação de requerimento do vereador Osmar Checchi</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/781/of_04-2022_marilde_teo_sismuch.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/781/of_04-2022_marilde_teo_sismuch.pdf</t>
   </si>
   <si>
     <t>Refente Projeto de Lei Ordinária nº22/2022.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/786/of_05-2022_sismuch-marilde.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/786/of_05-2022_sismuch-marilde.pdf</t>
   </si>
   <si>
     <t>SISMUCH-Solicitação de Uso da Tribuna da Casa de Leis.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/771/of_18-2022_dep_rossoni.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/771/of_18-2022_dep_rossoni.pdf</t>
   </si>
   <si>
     <t>Emendas destinadas à Chopinzinho- Deputado Rossoni.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/827/oficio202022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/827/oficio202022.pdf</t>
   </si>
   <si>
     <t>Resposta ao OF 71/2022 o qual encaminhou a indicação nº59/2022 (indicando que sejam tomadas iniciativas para a produção de mudas modificadas por enxertia de pinus angustifolia (pinheiro do paraná) no viveiro municipal, para obtenção de árvores mais baixas e produção precoce de pinhão...) de autoria do vereador Osmar Checchi ao Instituto de Desenvolvimento Rural do PR-IDR.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/754/077.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/754/077.pdf</t>
   </si>
   <si>
     <t>Resposta à indicação nº93/2022 de autoria do vereador Enio Valdir Ceni.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/753/078.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/753/078.pdf</t>
   </si>
   <si>
     <t>Resposta à indicação nº096/2022 de autoria do vereador Pedrinho.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/830/oficio_501-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/830/oficio_501-2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao OF 75/2022-CM o qual encaminhou a indicação 141/2022 de autoria do vereador Osmar Checchi.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>Departamento de Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/739/of_588_resposta_req_-balancetes_abril_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/739/of_588_resposta_req_-balancetes_abril_2022.pdf</t>
   </si>
   <si>
     <t>Balancetes abril de 2022 em resposta ao requerimento nº008/2022-Osmar Checchi.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/737/oficio_685-2022_poder_executivo.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/737/oficio_685-2022_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Resposta das proposições dos vereadores.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>Solicitação para uso da tribuna- Secretária de Assistência Social-Edina Accorsi.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/755/of_739-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/755/of_739-2022.pdf</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/779/of_778_2022_req_010_2022_ind_102_125_1.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/779/of_778_2022_req_010_2022_ind_102_125_1.pdf</t>
   </si>
   <si>
     <t>Resposta requerimento 10/2022 (Lídia Posso) e Indicações 102 a 109 e 117 a 125.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/794/balancetes_maio_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/794/balancetes_maio_2022.pdf</t>
   </si>
   <si>
     <t>Balancetes Financeiros do mês de maio de 2022- resposta Requerimento 08/2022- Osmar Checchi</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/826/of_901-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/826/of_901-22.pdf</t>
   </si>
   <si>
     <t>Reposta ao OF 70/2022-CIRCULAR do Presidente, o qual solicitou a Secretária de Educação e ao Prefeito, promoção de palestras na Comunidade de São Francisco devido à  falta de acondicionamento do lixo no depósito.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/837/balancetes_junho_2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/837/balancetes_junho_2022.pdf</t>
   </si>
   <si>
     <t>Balancetes Financeiros do mês de junho de 2022- resposta Requerimento 08/2022- Osmar Checchi</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>Secretaria de Educação, Cultura e Esporte</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/846/oficio_n._972-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/846/oficio_n._972-2022.pdf</t>
   </si>
   <si>
     <t>Convite -Evento 7 setembro -8h</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/847/oficio_n._977-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/847/oficio_n._977-2022.pdf</t>
   </si>
   <si>
     <t>Convite -17 de agosto -19:110h -Aula inaugural do Cursinho Pré-vestibular</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/904/of_1082-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/904/of_1082-22.pdf</t>
   </si>
   <si>
     <t>BALANCETES FINANCEIROS REFERENTES AO MÊS DE JULHO DE 2022</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/988/of_1186_2022_resposta_indicacao_222.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/988/of_1186_2022_resposta_indicacao_222.pdf</t>
   </si>
   <si>
     <t>Resposta proposição nº222/2022 de autoria do vereador Enio Valdir Ceni</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/989/of_1187_2022_resposta_indicacao_223.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/989/of_1187_2022_resposta_indicacao_223.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicaçao nº223/2022 de autoria do vereador Enio Valdir Ceni</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>Recursos Humanos e Seg. Trabalho</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/841/resposta_of_77-2022_-rh_pref.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/841/resposta_of_77-2022_-rh_pref.pdf</t>
   </si>
   <si>
     <t>Resposta ao OF 77/2022 de autoria do presidente o qual solicita o envio físico dos holerites e horas extras aos funcionários do setor de obras da prefeitura.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>7863021</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/793/oficio_7863021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/793/oficio_7863021.pdf</t>
   </si>
   <si>
     <t>Novo Juiz titular nomeado na Comarca de São João.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Eleição da Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1085/ata_eleicao_mesa_bienio_23-24-osmar_presidente.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1085/ata_eleicao_mesa_bienio_23-24-osmar_presidente.pdf</t>
   </si>
   <si>
     <t>Eleição da Mesa Diretora para o período 01/01/2023 a 31/12/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6195,67 +6195,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/605/emenda_redacao_no01_plei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/631/emenda_modificativa_supressiva_aditiva_e_de_redacao_no_01_ao_projeto_de_lei_complementar_no_014-2021_de_29_de_dezembro_de_2021.docx.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/637/emenda_02_plei_c_14-21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/752/emenda_pleic_004-22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/760/emenda_proj_e_lom_26-22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/775/emenda_plei_compl_02-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/893/emenda_n01_plei_34-22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/929/emenda_modificativa_no_01_ao_projeto_de_lei_complementar_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/emenda_modificativa_e_supressiva_n_01_ao_projeto_de_emenda_a_lei_organica_municipal_n_01-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/573/inidicacao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/576/inidicacao_009-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_012-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/589/indicacao_013-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_014-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_015-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_16-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_17-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_19-22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_20-22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_22-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_23-22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_24-22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_25-22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_26-22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_27-22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_28-22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_29-22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_30-22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/614/indicacao_31-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_32-22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_33-22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_34-22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_35-22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_36-22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_37-22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_38-22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_39-22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_40-22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_41-22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_42-22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_43-22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_44-22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_45-22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_46-22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_47-22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_49-22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_50-22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_51-22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_52-22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_53-22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_54-22.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_55-22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_56-22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/655/inidcacao_57-22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_58-22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_59-22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_60-22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_61-22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_62-22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_63-22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_64-22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_65-22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_66-22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_68-22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_69-22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_70-22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_71-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_72-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_73-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_74-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_75-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_76-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_77-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_78-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_79-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_80-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_81-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_82-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_83-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_84-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_85-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_86-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_87-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_88-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_89-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_90-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_91-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_92-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_93-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_94-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_95-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_96-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_97-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_98-22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_99-22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_100-22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_101-22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_102-22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_103-22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_104-22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_105-22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_106-22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_107-22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_108-22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_109-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_110-22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_111-22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_113-22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_114-22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_115-22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_116-22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_117-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_118-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_119-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_120-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_121-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_122-22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_123-22.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_124-22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_125-22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_126-22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_127-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_128-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_129-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_131-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_132-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_133-22.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_134-22.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_135-22.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_136-22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_137-22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_138-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_139-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_140-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_141-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_142-22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_143-22.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_144-22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_145-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_146-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_147-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_148-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_150-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_151-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_152-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_153-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_154-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_155-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_156-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_157-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_158-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_159-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_160-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_161-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_162-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_163-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_164-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_165-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_166-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_167-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_168-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_169-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_170-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_171-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_172-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_173-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_174-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_175-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_176-22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_177-22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_178-22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_179-22.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_180-22.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_181-22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_182-22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_183-22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_184-22.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_185-22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_187-22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_188-22.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_189-22.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_190-22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_191-22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_192-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_193-22.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_194-22.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_195-22.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_196-22.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_197-22.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_198-22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_199-22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_200-22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_201-22.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_202-22.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_203-22.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_204-22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_205-22.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_206-22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_207-22.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_208-22.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_209-22.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_210-22.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_211-22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_212-22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_213-22.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_214-22.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_215-22.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_216-22.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_217-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_218-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_219-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_220-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_222-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_223-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_224-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_225-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_226-22.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_227-22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_228-22.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_229-22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/964/indicacao_230-22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_231-22.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_232-22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_233-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_234-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_235-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_236-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_237-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_238-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_239-22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_240-22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_241-22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_242-22.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_243-22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_244-22.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_245-22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_246-22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_247-22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_248-22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_249-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_250-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_no_251-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_no_252-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_no_253-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/indicacao_no_254-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_no_255-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_no_256-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_257-2022_-_deferida.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_258-2022__-_deferida.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_no_259-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_260-2022_-_deferida.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_261-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_262-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_263-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_no_264-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_no_265-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_no_266-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_267-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_no_268-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_no_269-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_no_270-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_no_271-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_no_272-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_no_273-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_no_274-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_275-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_276-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/scan_20250826_115904466.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_287-22.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/mocao_apoio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/761/mocao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1009/mocao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/mocao_juiz_rafael_paes_leme.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/566/of_66-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/782/of_825-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/784/831_2022_resposta_indicacao_126_2022_of_052_2022_prot_1001_2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/795/of_847_2022_camara_pl_028_2022_029_2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/807/of_874_reg_ur_plei_32-22.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/810/879_camara_respostas_indicacoes_127_137_prot1059_1109_1151_1192.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/861/of_1002-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/870/of_1002-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/874/of_1010_2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/881/of_1028-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/931/of_1112-22-resposta_proposicoes.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/932/of_1116_2022_retirada_pl_035_2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/959/of_1181_2022_resposta_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/971/of_1201-22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/975/of_1209-22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/of_1217_2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1008/of_1243-22__retirada_plei_compl__06.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/1319_2022_resposta_requerimento_15_of_085_2022_prot_1758_2022_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/of_1362_2022_resposta_indicacoes_249_256_p2303_of_111_p2355_of_112_257_263_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/of_1433-2022_resposta_proposicoes.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/759/parecer_28-22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/parecer_no_075-2022_-_projeto_de_emenda_a_lei_organica_municipal__01-2022.docx.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/553/parecer_001-2022_proj_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/554/parecer_002-2022_proj_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/555/parecer_003-2022__proj_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/556/parecer_004-2022_proj_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/557/parecer_005-2022_proj_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/558/parecer_006-2022_proj_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/581/parecer_07-plei_72-22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/parecer_08-plei74-21.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/583/parecer_09-plei07-22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/601/parecer_conj_10-22_veto_plei_54.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/603/parecer_11-2022_-_projeto_de_lei_10-22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/604/parecer_12-2022_-projeto_de_lei_11-22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/630/parecer_13_plei_c_14-21.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/636/parecer_14-2022_plei_ord_12-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/638/parecer_15_plei_08-22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/639/parecer_16_plei_09-22.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/670/parecer_conj_17-22_plei_13-22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/671/parecer_conj_18-2022_plei_14-22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/690/parecer_19-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/702/parecer_20-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/724/parecer_21-22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/725/parecer_22-22.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/744/parecer_23-_plei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/745/parecer_24-plei_19-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/751/parecer_25-plei_compl_04-22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/757/parecer_26_projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/758/parecer_27_projeto_de_lei_23-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/773/parecer_29_plei_compl_002-22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/774/parecer_30_projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/777/parecer_31-2022_plei_24.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/778/parecer_32-2022_plei_25.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/789/parecer_conjunto_33-2022-_plei_compl_03-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/790/parecer_34-2022_plei_27-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/811/parecer_conj_37_-_projeto_de_lei_32-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/815/parecer_conj_38-22.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/817/parecer_40-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/875/parecer_conj_42-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_46-22_plei_42-22.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/926/parecer_no_047-2022_-_projeto_de_lei_ordinaria_036-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_no_048-2022_-_projeto_de_lei_ordinaria_038-2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/928/parecer_no_049-2022_-_projeto_de_lei_complementar_007-2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/941/parecer_50-2022-_projeto_de_lei_40-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/942/parecer_51-2022-projeto_de_lei_41-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/965/parecer_52-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/966/parecer_53-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/967/parecer_54-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/976/parecer_no_056-2022_-_projeto_de_lei_complementar_006-2022.docx.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/977/parecer_no_057-2022_-_projeto_de_lei_ordinaria_047-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/986/parecer_58-2022_plei_compl_005-22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/996/parecer_59-22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/997/parecer_60-22.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/998/parecer_61-22.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/parecer_62-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/parecer_no_063-2022_-_projeto_de_lei_ordinaria_no_055-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/parecer_no_064-2022_-_projeto_de_lei_ordinaria_no_053-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/parecer_no_065-2022_-_projeto_de_lei_ordinaria_no_054-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/parecer_no_066-2022_-_projeto_de_lei_ordinaria_049-2022.docx_1.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/parecer_conjunto_no_067-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/parecer_conjunto_no_068-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/parecer_conjunto_69-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/parecer_conjunto_70-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/parecer_conjunto_71-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/parecer_no_072-2022_-_projeto_de_lei_complementar_011-2022.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/parecer_no_073-2022_-_projeto_de_lei_complementar_012-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/parecer_conjunto_74-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/parecer_conjunto_76-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1082/parecer_conjunto_77-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_compl_01-22.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/720/plei_compl_02-22.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/730/projeto_de_lei_compl_003-2023-processo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/736/_plc_04_2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/868/of_1011_2022_plc_05_2022_programa_recuperacao_calcadas.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/869/of_1013_2022_plc_06_2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_complementar_007-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/plc_09_2022_altera_lei_105_2019_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/plc_10_2022_altera_lc_107_2019_parcelamento_do_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/plc_11_2022_altera_anexos_lc_106_2019_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/plc_12_2022_altera_lc_104_2019_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/of_1334_2022_plc_13_2022_altera_anexos_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1084/of_1430_2022_plc_14_2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/of_1431_2022_plc_15_2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_002-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_n_003_2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_004-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_005-2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_006-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/567/_pl_007_2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/584/proj_de_lei_ord_008-22.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/585/proj_de_lei_ord_009-22.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/592/plei_10-22.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/593/redacao_final_proj_lei_11-22.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_12-2022_prof_ivo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/640/plei_13-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/662/mensagem_projeto_de_lei_015_2022_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/691/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_19-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/716/proj_de_lei_20-22.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_022_2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_23-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/763/of_752_2022_pl_024_2022_altera_lei_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/766/proj_de_lei_25-2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/776/of_762_2022_pl_026_2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_27-22.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/796/projeto_de_lei_28-22.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei_29-22.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/798/proj_de_lei_30-2022_compilado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei_31-22.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/808/projeto_de_lei_32-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_ordinaria_033-2022_de_03_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/854/proj_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/855/proj_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/856/proj_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_37_-2022_-oficio_996_2022_2_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/863/projeto_de_lei_38-2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/859/plei_39-22.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_40-22.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_41-22.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/885/of_1035_2022_pl_042_2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_43-2022_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_044_2022_loa_2023_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/912/plei_46-2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/930/of_1107_2022_pl_047_2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/952/projeto_de_lei_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/972/of_1198_2022_pl_049_2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/973/of_1201_2022_pl_050_2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/974/projeto_de_lei_51-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_de_lei_52-22.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/990/pl_053_2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/of_1215_2022_pl_054_2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/of_1216_2022_pl_055_2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_056-2022_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_de_lei_n._057-2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/of_1364_2022_mensagem_pl_058_2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/of_1372_2022_pl_059_2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_de_lei_ordinaria_060-2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_resolucao_001-22.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/projeto_de_emenda_a_lei_organica_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/652/projeto_de_emenda_lom-_2022_-_processo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_01-22.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento02-22.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento03-22.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_4-22.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_005-22.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_006-22.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_07-22_lidia.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_09-22.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/715/req_10-22.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/746/requerimente_11-2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_12-2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_13-2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/822/req_14-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_15-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/910/requerimento_16-22.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_17-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/946/requerimento_18-2022.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/requerimento_no_019-2022_deferido.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/requerimento_no_020-2022_deferido.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/641/req_retirada_pauta_01-22.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_2021_-lidia_posso_pad_n.02-21.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/565/of_004-2022_regime_urgencia_proj_004_005_006.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/785/veto_projeto_de_lei_complementar_04_2022_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/957/mensagem_de_veto_pl_33_2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/635/req_urg_01-22.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/985/requerimento_reg_urg_plei_52-22.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/765/req.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/845/oficio_pedreira_santiago.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/781/of_04-2022_marilde_teo_sismuch.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/786/of_05-2022_sismuch-marilde.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/771/of_18-2022_dep_rossoni.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/827/oficio202022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/754/077.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/753/078.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/830/oficio_501-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/739/of_588_resposta_req_-balancetes_abril_2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/737/oficio_685-2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/755/of_739-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/779/of_778_2022_req_010_2022_ind_102_125_1.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/794/balancetes_maio_2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/826/of_901-22.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/837/balancetes_junho_2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/846/oficio_n._972-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/847/oficio_n._977-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/904/of_1082-22.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/988/of_1186_2022_resposta_indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/989/of_1187_2022_resposta_indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/841/resposta_of_77-2022_-rh_pref.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/793/oficio_7863021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1085/ata_eleicao_mesa_bienio_23-24-osmar_presidente.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/605/emenda_redacao_no01_plei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/631/emenda_modificativa_supressiva_aditiva_e_de_redacao_no_01_ao_projeto_de_lei_complementar_no_014-2021_de_29_de_dezembro_de_2021.docx.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/637/emenda_02_plei_c_14-21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/752/emenda_pleic_004-22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/760/emenda_proj_e_lom_26-22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/775/emenda_plei_compl_02-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/893/emenda_n01_plei_34-22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/929/emenda_modificativa_no_01_ao_projeto_de_lei_complementar_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/emenda_modificativa_e_supressiva_n_01_ao_projeto_de_emenda_a_lei_organica_municipal_n_01-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/573/inidicacao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/576/inidicacao_009-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_012-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/589/indicacao_013-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_014-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_015-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_16-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_17-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_19-22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_20-22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_22-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_23-22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_24-22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_25-22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_26-22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_27-22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_28-22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_29-22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_30-22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/614/indicacao_31-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_32-22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_33-22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_34-22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_35-22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_36-22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_37-22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_38-22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_39-22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_40-22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_41-22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_42-22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_43-22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_44-22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_45-22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_46-22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_47-22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_49-22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_50-22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_51-22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_52-22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_53-22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_54-22.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_55-22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_56-22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/655/inidcacao_57-22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_58-22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_59-22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_60-22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_61-22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_62-22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_63-22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_64-22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_65-22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_66-22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_68-22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_69-22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_70-22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_71-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_72-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_73-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_74-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_75-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_76-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_77-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_78-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_79-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_80-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_81-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_82-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_83-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_84-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_85-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_86-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_87-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_88-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_89-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_90-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_91-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_92-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_93-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_94-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_95-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_96-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_97-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_98-22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_99-22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_100-22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_101-22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_102-22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_103-22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_104-22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_105-22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_106-22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_107-22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_108-22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_109-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_110-22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_111-22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_113-22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_114-22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_115-22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_116-22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_117-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_118-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_119-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_120-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_121-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_122-22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_123-22.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_124-22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_125-22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_126-22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_127-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_128-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_129-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_131-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_132-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_133-22.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_134-22.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_135-22.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_136-22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_137-22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_138-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_139-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_140-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_141-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_142-22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_143-22.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_144-22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_145-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_146-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_147-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_148-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_150-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_151-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_152-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_153-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_154-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_155-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_156-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_157-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_158-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_159-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_160-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_161-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_162-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_163-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_164-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_165-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_166-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_167-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_168-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_169-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_170-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_171-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_172-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_173-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_174-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_175-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_176-22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_177-22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_178-22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_179-22.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_180-22.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_181-22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_182-22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_183-22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_184-22.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_185-22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_187-22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_188-22.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_189-22.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_190-22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_191-22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_192-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_193-22.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_194-22.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_195-22.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_196-22.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_197-22.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_198-22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_199-22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_200-22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_201-22.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_202-22.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_203-22.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_204-22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_205-22.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_206-22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_207-22.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_208-22.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_209-22.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_210-22.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_211-22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_212-22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_213-22.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_214-22.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_215-22.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_216-22.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_217-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_218-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_219-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_220-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_222-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_223-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_224-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_225-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_226-22.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_227-22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_228-22.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_229-22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/964/indicacao_230-22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_231-22.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_232-22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_233-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_234-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_235-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_236-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_237-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_238-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_239-22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_240-22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_241-22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_242-22.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_243-22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_244-22.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_245-22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_246-22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_247-22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_248-22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_249-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_250-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_no_251-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_no_252-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_no_253-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/indicacao_no_254-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_no_255-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_no_256-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_257-2022_-_deferida.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_258-2022__-_deferida.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_no_259-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_260-2022_-_deferida.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_261-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_262-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_263-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_no_264-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_no_265-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_no_266-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_no_267-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_no_268-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_no_269-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_no_270-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_no_271-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_no_272-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_no_273-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_no_274-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_no_275-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_no_276-2022_deferida.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/scan_20250826_115904466.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_287-22.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/mocao_apoio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/761/mocao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1009/mocao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/mocao_juiz_rafael_paes_leme.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/566/of_66-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/782/of_825-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/784/831_2022_resposta_indicacao_126_2022_of_052_2022_prot_1001_2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/795/of_847_2022_camara_pl_028_2022_029_2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/807/of_874_reg_ur_plei_32-22.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/810/879_camara_respostas_indicacoes_127_137_prot1059_1109_1151_1192.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/861/of_1002-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/870/of_1002-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/874/of_1010_2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/881/of_1028-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/931/of_1112-22-resposta_proposicoes.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/932/of_1116_2022_retirada_pl_035_2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/959/of_1181_2022_resposta_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/971/of_1201-22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/975/of_1209-22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/of_1217_2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1008/of_1243-22__retirada_plei_compl__06.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/1319_2022_resposta_requerimento_15_of_085_2022_prot_1758_2022_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/of_1362_2022_resposta_indicacoes_249_256_p2303_of_111_p2355_of_112_257_263_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/of_1433-2022_resposta_proposicoes.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/759/parecer_28-22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/parecer_no_075-2022_-_projeto_de_emenda_a_lei_organica_municipal__01-2022.docx.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/553/parecer_001-2022_proj_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/554/parecer_002-2022_proj_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/555/parecer_003-2022__proj_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/556/parecer_004-2022_proj_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/557/parecer_005-2022_proj_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/558/parecer_006-2022_proj_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/581/parecer_07-plei_72-22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/parecer_08-plei74-21.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/583/parecer_09-plei07-22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/601/parecer_conj_10-22_veto_plei_54.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/603/parecer_11-2022_-_projeto_de_lei_10-22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/604/parecer_12-2022_-projeto_de_lei_11-22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/630/parecer_13_plei_c_14-21.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/636/parecer_14-2022_plei_ord_12-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/638/parecer_15_plei_08-22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/639/parecer_16_plei_09-22.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/670/parecer_conj_17-22_plei_13-22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/671/parecer_conj_18-2022_plei_14-22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/690/parecer_19-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/702/parecer_20-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/724/parecer_21-22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/725/parecer_22-22.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/744/parecer_23-_plei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/745/parecer_24-plei_19-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/751/parecer_25-plei_compl_04-22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/757/parecer_26_projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/758/parecer_27_projeto_de_lei_23-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/773/parecer_29_plei_compl_002-22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/774/parecer_30_projeto_de_lei_22-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/777/parecer_31-2022_plei_24.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/778/parecer_32-2022_plei_25.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/789/parecer_conjunto_33-2022-_plei_compl_03-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/790/parecer_34-2022_plei_27-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/811/parecer_conj_37_-_projeto_de_lei_32-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/815/parecer_conj_38-22.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/817/parecer_40-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/875/parecer_conj_42-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_46-22_plei_42-22.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/926/parecer_no_047-2022_-_projeto_de_lei_ordinaria_036-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_no_048-2022_-_projeto_de_lei_ordinaria_038-2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/928/parecer_no_049-2022_-_projeto_de_lei_complementar_007-2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/941/parecer_50-2022-_projeto_de_lei_40-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/942/parecer_51-2022-projeto_de_lei_41-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/965/parecer_52-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/966/parecer_53-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/967/parecer_54-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/976/parecer_no_056-2022_-_projeto_de_lei_complementar_006-2022.docx.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/977/parecer_no_057-2022_-_projeto_de_lei_ordinaria_047-2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/986/parecer_58-2022_plei_compl_005-22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/996/parecer_59-22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/997/parecer_60-22.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/998/parecer_61-22.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/parecer_62-2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/parecer_no_063-2022_-_projeto_de_lei_ordinaria_no_055-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/parecer_no_064-2022_-_projeto_de_lei_ordinaria_no_053-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/parecer_no_065-2022_-_projeto_de_lei_ordinaria_no_054-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/parecer_no_066-2022_-_projeto_de_lei_ordinaria_049-2022.docx_1.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/parecer_conjunto_no_067-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/parecer_conjunto_no_068-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1062/parecer_conjunto_69-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/parecer_conjunto_70-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/parecer_conjunto_71-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/parecer_no_072-2022_-_projeto_de_lei_complementar_011-2022.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/parecer_no_073-2022_-_projeto_de_lei_complementar_012-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/parecer_conjunto_74-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/parecer_conjunto_76-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1082/parecer_conjunto_77-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_compl_01-22.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/720/plei_compl_02-22.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/730/projeto_de_lei_compl_003-2023-processo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/736/_plc_04_2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/868/of_1011_2022_plc_05_2022_programa_recuperacao_calcadas.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/869/of_1013_2022_plc_06_2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_complementar_007-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/plc_09_2022_altera_lei_105_2019_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/plc_10_2022_altera_lc_107_2019_parcelamento_do_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/plc_11_2022_altera_anexos_lc_106_2019_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/plc_12_2022_altera_lc_104_2019_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/of_1334_2022_plc_13_2022_altera_anexos_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1084/of_1430_2022_plc_14_2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/of_1431_2022_plc_15_2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_002-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_n_003_2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_004-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_005-2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_006-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/567/_pl_007_2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/584/proj_de_lei_ord_008-22.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/585/proj_de_lei_ord_009-22.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/592/plei_10-22.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/593/redacao_final_proj_lei_11-22.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_12-2022_prof_ivo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/640/plei_13-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/662/mensagem_projeto_de_lei_015_2022_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/691/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_19-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/716/proj_de_lei_20-22.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_022_2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_23-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/763/of_752_2022_pl_024_2022_altera_lei_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/766/proj_de_lei_25-2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/776/of_762_2022_pl_026_2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_27-22.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/796/projeto_de_lei_28-22.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei_29-22.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/798/proj_de_lei_30-2022_compilado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei_31-22.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/808/projeto_de_lei_32-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_ordinaria_033-2022_de_03_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/854/proj_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/855/proj_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/856/proj_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_37_-2022_-oficio_996_2022_2_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/863/projeto_de_lei_38-2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/859/plei_39-22.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_40-22.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_41-22.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/885/of_1035_2022_pl_042_2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_lei_43-2022_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_044_2022_loa_2023_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/912/plei_46-2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/930/of_1107_2022_pl_047_2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/952/projeto_de_lei_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/972/of_1198_2022_pl_049_2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/973/of_1201_2022_pl_050_2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/974/projeto_de_lei_51-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_de_lei_52-22.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/990/pl_053_2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/of_1215_2022_pl_054_2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/of_1216_2022_pl_055_2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_de_lei_no_056-2022_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_de_lei_n._057-2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/of_1364_2022_mensagem_pl_058_2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/of_1372_2022_pl_059_2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_de_lei_ordinaria_060-2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_resolucao_001-22.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/projeto_de_emenda_a_lei_organica_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/652/projeto_de_emenda_lom-_2022_-_processo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/579/requerimento_01-22.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento02-22.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento03-22.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/602/requerimento_4-22.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_005-22.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/618/requerimento_006-22.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_07-22_lidia.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_09-22.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/715/req_10-22.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/746/requerimente_11-2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_12-2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_13-2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/822/req_14-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/849/requerimento_15-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/910/requerimento_16-22.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_17-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/946/requerimento_18-2022.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/requerimento_no_019-2022_deferido.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/requerimento_no_020-2022_deferido.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/641/req_retirada_pauta_01-22.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_2021_-lidia_posso_pad_n.02-21.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/565/of_004-2022_regime_urgencia_proj_004_005_006.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/785/veto_projeto_de_lei_complementar_04_2022_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/957/mensagem_de_veto_pl_33_2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/635/req_urg_01-22.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/985/requerimento_reg_urg_plei_52-22.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/765/req.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/845/oficio_pedreira_santiago.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/781/of_04-2022_marilde_teo_sismuch.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/786/of_05-2022_sismuch-marilde.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/771/of_18-2022_dep_rossoni.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/827/oficio202022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/754/077.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/753/078.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/830/oficio_501-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/739/of_588_resposta_req_-balancetes_abril_2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/737/oficio_685-2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/755/of_739-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/779/of_778_2022_req_010_2022_ind_102_125_1.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/794/balancetes_maio_2022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/826/of_901-22.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/837/balancetes_junho_2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/846/oficio_n._972-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/847/oficio_n._977-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/904/of_1082-22.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/988/of_1186_2022_resposta_indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/989/of_1187_2022_resposta_indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/841/resposta_of_77-2022_-rh_pref.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/793/oficio_7863021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1085/ata_eleicao_mesa_bienio_23-24-osmar_presidente.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H529"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="246.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="210.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="209.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>