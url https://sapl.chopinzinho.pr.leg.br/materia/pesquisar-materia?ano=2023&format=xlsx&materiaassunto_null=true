--- v0 (2026-02-07)
+++ v1 (2026-05-07)
@@ -54,4535 +54,4535 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/emenda_plei_17-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/emenda_plei_17-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº001 ao Projeto de Lei nº 017/2023</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/emenda_plei_007-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/emenda_plei_007-23.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Supressiva ao Projeto de Lei Ordinária nº007/2023</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/emenda_aditiva_no_01_ao_projeto_ordinaria_no_026-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/emenda_aditiva_no_01_ao_projeto_ordinaria_no_026-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva ao Projeto de Lei Ordinária nº026/2023</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/emenda_plei__024-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/emenda_plei__024-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva nº01 ao Projeto de Lei nº24-2023</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/emenda_plei_compl_001-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/emenda_plei_compl_001-23.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva nº01 ao Projeto de Lei Complementar nº001-2023</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>C - COMISSÕES CONJUNTAS</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/emenda_modificativa_no_01_ao_projeto_ordinaria_n_025-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/emenda_modificativa_no_01_ao_projeto_ordinaria_n_025-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº01 ao Projeto de Lei nº25/2023</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/emenda_proj_ord_31-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/emenda_proj_ord_31-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº31-2023</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/emenda_plei_39-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/emenda_plei_39-23.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei Ordinária nº039/2023</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/emenda__modificativae_aditiva__no_01_ao_projeto_ordinaria_no_034-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/emenda__modificativae_aditiva__no_01_ao_projeto_ordinaria_no_034-2023.pdf</t>
   </si>
   <si>
     <t>Emenda nº01 ao Projeto de Lei nº034/2023</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/emenda_plei_22-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/emenda_plei_22-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº01 ao Projeto de Lei nº022/2023</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/emenda_plei_37-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/emenda_plei_37-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa ao Projeto de Lei nº37-2023</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/emenda__modificativa_e_aditiva__no_01_ao_projeto_ordinaria_no_050-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/emenda__modificativa_e_aditiva__no_01_ao_projeto_ordinaria_no_050-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva nº01 ao Projeto de lei nº50/2023</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/emenda_aditiva_e_modificativa_no_01_ao_projeto_de_lei_complementar_no_005-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/emenda_aditiva_e_modificativa_no_01_ao_projeto_de_lei_complementar_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa nº 01 ao Projeto de Lei Complementar nº 005/2023.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº047/2023.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/emenda__modificativa__no_01_ao_projeto_ordinaria_no_053-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/emenda__modificativa__no_01_ao_projeto_ordinaria_no_053-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº01 ao Projeto de Lei nº053/2023.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/emenda_modificativa__no_01_ao_projeto_resolucao_no_005-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/emenda_modificativa__no_01_ao_projeto_resolucao_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº01 ao Projeto de Resolução nº005/2023.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Osmar Checchi</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/emenda_proj_de_lei_44-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/emenda_proj_de_lei_44-23.pdf</t>
   </si>
   <si>
     <t>Emenda nº01 ao Projeto de Lei nº 044/2023.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/emenda_n._01.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/emenda_n._01.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº01 ao Projeto de Resolução nº009/2023</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lídia Posso</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_001-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_001-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, que envie expediente ao Chefe do Poder Executivo, para que providencie a instalação de redutor de velocidade, tipo lombada, na estrada do Bugre, no trecho próximo ao calçamento de sentido Comunidade Santa Cruz e nos bairros do município, conforme já solicitadas em indicações anteriores, à exemplo dos bairros Menino Deus, Loteamento Idalina Scariot, São José e Nossa Senhora Aparecida, nas vias de maior fluxo de veículos dos mesmos.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_002-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_002-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, que envie expediente ao Chefe do Poder Executivo, para que providencie as melhorias necessárias na estrada da Comunidade de Barra Grande, no trecho próximo a Fazenda do Testa.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>Saimon Miri</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_003-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_003-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa que, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie a limpeza do final da Rua Santos Dumont, próxima ao Loteamento Dalmut.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_004-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_004-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo, para que providencie a realização de estudos visando efetuar as correções necessárias para  o escoamento da água das chuvas na Rua Presidente Dutra, priorizando, o aumento do nível das calçadas da mesma para um melhor direcionamento e contenção dos alagamentos das demais vias próximas, à exemplo da Rua Washington Luiz. Solicito que seja realizada também, uma operação tapa-buracos, visando os presentes na Rua das Palmeiras do bairro Cristo Rei e na Rua 14 de dezembro no cruzamento da mesma com a Rua Padre Anchieta.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>Professor Enio</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_005-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_005-2023.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo, para que providencie os seguintes serviços:Recuperação da estrada da Comunidade de Nova Conquista, no trecho próximo às propriedades dos senhores Cleber Barrichello e Anselmo Wendpap, bem como na estrada de sentido Barra do Bugrinho;Recuperação da estrada da Comunidade do Bugrinho, próxima a propriedade do Sr. Orlando Ricardo -Fotos anexas à proposição;Recuperação da estrada de Três Saltos;Instalação de um redutor de velocidade, tipo lombada, na Rua Tiradentes do bairro Frei Vito;Instalação de um ponto de ônibus na Comunidade de Mato Branco, próximo as propriedades dos senhores Aurélio Blank e Sandro Fetter.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_006-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_006-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo, para que providencie uma operação tapa-buracos na PR-281 – Rodovia Municipal Lagos do Iguaçu, principalmente no trecho compreendido entre as comunidades Campinas e São Luiz.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que se realize os seguintes serviços: coleta e destinação dos lixos expostos ao meio ambiente e depositados no ponto de coleta da Comunidade Indígena de Passo Liso.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que providencie o cascalhamento, motonivelamento (patrola) e a compactação de pequeno trecho da estrada da Comunidade do Km 6 (Quilômetro Seis), próximo à residência do Senhor Ademir Macari.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie a instalação de um ponto de ônibus provisório no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_10-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_10-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize os seguintes serviços: coleta e destinação dos entulhos e galhos de arvores expostos ao meio ambiente e/ou calçadas na Rua 18 de Julho do bairro Nossa Senhora Aparecida, Cohapar IV.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>Pedrinho, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_11-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_11-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize os seguintes serviços: Diligencie junto a empresa responsável e dominante da concessão do lote situado na Rua 14 de Dezembro, instalações da operadora de telefonia OI, para que realize com frequência ou sempre que necessário a limpeza do referido terreno.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_12-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_12-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal para que realize os seguintes serviços: Gestione junto a secretaria competente, para que diligencie a retirada das árvores da lateral da Rua Pedro Dal Piva, Bairro Nossa Senhora Aparecida, Cohapar IX .</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>CANCELADA</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>Prof. Ivo Patel</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_14-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_14-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que providencie a instalação de câmeras de monitoramento no município: nas escolas municipais, distritos e principais vias de Chopinzinho.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_15-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_15-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que o mesmo providencie a compactação da estrada da Fazenda Entre Rios e também o cascalhamento da serra de Linha Mafioletti.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/indicacao_16-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/indicacao_16-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que se realize a organização do trânsito na Rua Santos Dumont, visando o embarque e desembarque dos alunos do Colégio Nova Visão (CNV) e implantar o estacionamento diagonal (trinta graus) na via. Solicita-se, também a cessão do terreno da Administração localizado ao lado do colégio para que seja utilizado para estacionamento do colégio.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/indicacao__17-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/indicacao__17-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie a instalação de iluminação no poste presente no final da Rua José Abdan Cespedes, nº 3000, bairro São Sebastião.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_18-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_18-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que providencie a construção de academias ao ar livre nas seguintes localidades de nosso município já solicitadas em indicações anteriores: Menino Deus, Lar dos Idosos, Mato Branco, Ginásio de Esportes do bairro Frei Vito, Loteamento Cristo Rei II (próximo ao CMEI) e Comunidade Santa Inês. Solicita-se a realização de estudos visando demais locais pertinentes em Chopinzinho para serem contemplados, providenciando que dentre a porcentagem mínima de 35% que compete à prefeitura sobre os loteamentos a serem aprovados no município, seja assegurado um espaço visando à construção das áreas de lazer aos moradores do mesmo.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_19-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_19-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que providencie a readequação do trevo entre as ruas Mário Ceni e Farroupillha, no bairro Cristo Rei</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_20-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_20-23.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Planejamento, indicando que sejam implantados um parque infantil e uma academia ao ar livre, no Loteamento Idalina Scariot, sobre os lotes 05 e 06, da quadra nº 04, ambos pertencentes ao patrimônio público do município, fazendo frente para a Rua José Zuconelli</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_21-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_21-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo, para que providencie os seguintes serviços: Recuperação da estrada da Comunidade de Linha Palmeira, trecho próximo às propriedades dos senhores Odair Presotto e Alcides Scariot; Pintura das faixas de sinalização da Rua 7 de setembro, bem como, a sinalização de uma vaga de estacionamento destinada às pessoas com deficiência (PcD) em frente à Massoterapia.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_22-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_22-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie demarcação de vagas no entorno do município visando o embarque e desembarque de passageiros do transporte por aplicativo.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_23-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_23-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que providencie a recuperação do trecho compreendido entre o Posto Delta e Brasmacol.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_24-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_24-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize a construção de calçadas de passeio para pedestres, trecho que liga o Loteamento Casarão ao Bairro São José, visto que os transeuntes se colocam em risco transitando na via, por não haver calçadas no local.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_25-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_25-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que providencie estudos visando à construção de cobertura nas Unidades Básicas de Saúde dos bairros Frei Vito e Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Pedrinho, Lídia Posso, Nereu Hengen, Osmar Checchi, Professor Enio, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_26-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_26-23.pdf</t>
   </si>
   <si>
     <t>Os Vereadores no uso de suas atribuições legais e regimentais, solicitam o envio de expediente ao Chefe do Poder Executivo Municipal, indicando para que realize, de forma urgente, a instalação de câmeras de segurança nas dependências da Casa Familiar Rural de Chopinzinho. Solicitam que o Executivo dê uma atenção especial a esta indicação, visando proteger e dar mais segurança aos professores, servidores e adolescentes que frequentam a instituição de ensino, uma vez que 44 alunos necessitam pernoitar na referida Casa, em semanas alternadas, sendo turmas com 24 e 20 alunos.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/indicacao_27-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/indicacao_27-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que providencie a pavimentação asfáltica, em aproximadamente 25 metros da Rua Ernesto Fontana, trecho que dá acesso da BR-281 ao Loteamento Idalina Scariot.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_28-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_28-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando para disponibilizar um veículo Van no estacionamento dos veículos municipais da saúde localizado em Pato Branco (PR), visando o recolhimento dos pacientes chopinzinhenses que voltarão com o ônibus a Chopinzinho.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_29-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_29-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que viabilize a colocação de redutor de velocidade do tipo quebra-molas ou faixa elevada, na Rua Espirito Santo esquina com as Ruas Rio de Janeiro e Santa Catarina, Bairro Cristo Rei, Loteamento Menino Deus.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_30-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_30-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que viabilize a colocação de redutor de velocidade do tipo quebra-molas ou faixa elevada, trecho da rodovia dos Imigrantes próximo à residência do senhor Luiz Sacon na Comunidade do Bugre.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_31-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_31-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que providencie a roçada na Rua Tapajós no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_32-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_32-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie reparos necessários na Rua das Canelas, bairro Cristo Rei, através do asfaltamento do final da via e a instalação de um sistema de escoamento de água.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Nereu Hengen, Pedrinho, Saimon Miri, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_33-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_33-23.pdf</t>
   </si>
   <si>
     <t>Os vereadores nos termos regimentais, solicitam o envio de expediente ao Chefe do Poder Executivo para que gestione junto ao setor competente, e proponha junto a esta Casa de Leis, Projeto com a finalidade de autorizar a realização de Programa de Horas Maquinas, semelhante as disposições do Programa Porteira Adentro, mas que venha a beneficiar a área urbana do Município.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_34-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_34-23.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, solicitam ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal para que realize o seguintes serviços: Implantação de redutores de velocidades do tipo tachões, na Rua Antônio Vicente Duarte, esquina com as Ruas Joaquim Pompeu e Paulo Conte, ambas no Bairro Frei Vito.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_35-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_35-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal para que realize o seguintes serviços: Recuperação da estrada principal, denominada como Rua Marcos Monteiro que atravessa por inteiro a Comunidade do Lagoão, tendo como ponto inicial, margens da BR 158, com extensão de aproximadamente 1.000 metros, até a estrada que dá acesso a Comunidade Vila Rural.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_36-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_36-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize os seguintes serviços: _x000D_
 Cascalhamento e compactação de pequeno trecho da estrada próxima da residência do Senhor Alceu Ferreira, na Comunidade do Mato Branco, estrada que liga a referida Comunidade a BR151.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_37-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_37-23.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal para que realize os seguintes serviços: _x000D_
 Motonivelamento (patrolar), cascalhamento e compactação de pequeno trecho da Linha Vieira, na serra que dá acesso à Linha Fartura, e também a Recuperação da estrada na serra na Linha Fartura.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_38-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_38-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie os seguintes serviços: Recuperação da estrada que liga a Comunidade de Passo do Sol a Linha Dalegrave, bem como, a utilização de retroescavadeira visando efetuar a abertura da estrada no trecho próximo a propriedade do Sr. Aldo Pilger.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_39-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_39-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que adote, de forma urgente, medidas cabíveis para que sejam instaladas em todas as escolas do município, guaritas no hall de entrada, cercas elétricas sob os muros, portas giratórias com detector de metais, e também que contrate, de forma emergencial, empresas especializadas em serviços de segurança para o controle de entrada e saída dos professores, servidores, alunos, pais e responsáveis.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_40-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_40-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal para que realize os seguintes serviços: Motonivelamento, cascalhamento e compactação de pequeno trecho da estrada próxima da residência do Senhor Anselmo Dalmazo, na serra da Comunidade Barra do Bugrinho.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_41-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_41-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que contemple no projeto de asfaltamento das vias municipais a Rua Frei Vito do bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Nereu Hengen</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_42-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_42-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, solicitam ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que diligencie junto ao setor responsável, para que seja analisado a possibilidade de transformar em preferenciais (sistema binário), em trechos das Ruas 7 de Setembro, Voluntários da Pátria e Diogo Antônio Feijó, tendo como ponto de partida a Rua Santos Dumont, sentido parque do Lago, ambas até a Rua Tiradentes, no Bairro São Genaro.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_43-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_43-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a poda das árvores localizadas entre os Mercados Samambaia e Salvador.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/indicacao_044-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/indicacao_044-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo para que providencie o cascalhamento e a instalação de um bueiro no trecho da estrada da Comunidade de Água Amarela, próximo a propriedade do Sr. Heitor Salomão.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/indicacao_045-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/indicacao_045-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a recuperação da estrada da Comunidade de São Francisco, no trecho próximo ao Viveiro Paraíso das Plantas, e também a desobstrução do bueiro presente no local.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/indicacao_046-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/indicacao_046-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a reforma ou a substituição do ponto de ônibus localizado na Rodovia Mário Ceni, próximo à Vila Portugal.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/indicacao_047-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/indicacao_047-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie estudos visando a instalação de um redutor de velocidade, tipo lombada, na Rua Fernando Weber do bairro Frei Vito e na Rua dos Angicos do bairro Cristo Rei, atrás do CMEI.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/indicacao_048-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/indicacao_048-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie os seguintes serviços:- Recuperação da estrada da Comunidade de Lagoa, no trecho próximo a propriedade do Sr. Dirceu Mader;- Recuperação da estrada do Varaschim até o trecho compreendido entre a Igreja da Comunidade de Mato Branco;- Recuperação da estrada da Comunidade de Ponte Alta.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_49-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_49-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a instalação galões de lixo em cada cemitério municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_50-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_50-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a remoção dos entulhos presentes na Rua Minas Gerais do bairro Menino Deus.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_51-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_51-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a instalação de um depósito de lixo orgânico no final da Rua Voluntários da Pátria, no Loteamento Parque dos Lagos.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_52-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_52-2023.pdf</t>
   </si>
   <si>
     <t>O vereador solicita à Vice-Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Planejamento, indicando que sejam adotadas medidas urgentes para sanar problemas que ocorrem em vários pontos da cidade quando da ocorrência de chuvas volumosas.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_53-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_53-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, solicitam ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a recuperação da estrada e cascalhamento do cruzamento entre a Rua Olímpia Pizzolatto e Severino Boca Santa.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_54-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_54-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que diligencie junto ao setor responsável, para que realize a recuperação da Rua Pedro Dal Piva, e também providenciar a instalação da iluminação pública, trecho entre a ponte da COHAPAR IX até a estrada principal que dá acesso as Comunidades de Linha Alegria e Linha Raldi.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_55-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_55-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie o asfaltamento ou o calçamento na Rua João Scapinello do bairro São Miguel.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_56-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_56-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie os seguintes serviços: A instalação de um redutor de velocidade, tipo lombada, na Rua Antônio Pizzolato do bairro Frei Vito; Recuperação do calçamento da Rua das Cabriúvas do bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_57-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_57-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a instalação de redutores de velocidade, tipo lombada, na Rua Pitangueiras do bairro São José e também na Rua do Cedro do bairro Jardins.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_58-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_58-23.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie os seguintes serviços: A recuperação através do cascalhamento, com o uso de patrola e rolo compactador, da estrada compreendida entre Comunidade do Bugre e Invernadinha; A recuperação e compactação da estrada do Alto Bugrinho, no trecho próximo a propriedade do Sr. Artêmio Trentin.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que providencie a instalação de placas de sinalização indicando área escolar nas escolas públicas e particulares e também, placas proibindo ruídos e sons excessivos em determinados locais como os hospitais, escolas, Centro Municipais de Educação Infantil, Unidades Básicas de Saúde, entre outros locais pertinentes.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/indicacao_60-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/indicacao_60-23.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que providencie a instalação de redutores de velocidade, tipo tachões, na Rua Coronel Santiago Dantas, no trecho próximo à lombada presente nas proximidades do Salão do Reino das Testemunhas de Jeová.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_61-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_61-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a pintura de faixas amarelas nos meios-fios e também a identificação do estacionamento exclusivo para ônibus em frente às seguintes escolas: Maria Evanira Silvério, Coronel Santiago Dantas, Tasso Azevedo da Silveira e Colégio Estadual Cívico Militar-Nova Visão.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_62-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_62-23.pdf</t>
   </si>
   <si>
     <t>O vereador solicita à Vice-Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Secretário de Obras, Viação e Serviços Urbanos, e para o Chefe do Departamento de Planejamento indicando que sejam efetuados reparos e conservação das ruas sem pavimentação poliédrica do Loteamento Novo Horizonte, e que estas mesmas ruas sejam incluídas em programação futura para recebimento de pavimentação poliédrica ou asfáltica.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_63-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_63-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal que viabilize subsídio aos pequenos produtores rurais em aproximadamente meio alqueire de plantio para cada agricultor que possuir um área de até cinco alqueires, disponibilizando os insumos necessários, a exemplo de semente, adubos e uréia.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_64-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_64-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que realize estudos e providências visando a construção de calçadas em pavers nas ruas Dr. Generon e Dr. Vitor, ambas do bairro Verdi.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_65-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_65-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a pintura das faixas de sinalização horizontal no asfalto da comunidade do Bugre.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_66-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_66-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie o alargamento da ponte presente na estrada de Linha União - sentido Três Saltos, localizada próxima a propriedade do Sr. Antônio da Silva.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que realize os seguintes serviços: Recuperação e manutenção da estrada, trecho próximo da residência do Senhor Sidinei da Luz, na Comunidade do Mato Branco; Construção de bueiro no pátio de máquinas do município, visado melhor escoar as águas das chuvas que descem em grande volume pelas canaletas já construídas dentro da mata, sentido as Ruas Paulo Conte esquina com a Quatro de Maio.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal para que realize os seguintes serviços: Limpeza frequente ou sempre que necessário dos terrenos de propriedade do município, nas laterais da Rua David Kurpel, próximo da residência do Sr. James escultor.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_69-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_69-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que contemple no projeto de asfaltamento das vias municipais a continuidade da Rua Santos Dumont, tendo como ponto de partida Loteamento Jardins até próximo da entrada que dá acesso a propriedade do senhor Scolaro.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_70-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_70-2023.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que notifique a empresa responsável pelas obras na praça Cristo Rei</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_71-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_71-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que viabilize a execução dos seguintes serviços: Alargar e cascalhar a estrada que dá acesso a residência dos senhores Vandresse do Prado, Renacil Alves dos Santos e outros moradores daquela localidade; Substituir a tubulação com diâmetro maior do bueiro em frente à casa do Senhor Vandresse, visando evitar alagamentos e desmoronamento das estradas, causados pelas aguas das chuvas devido o diâmetro do bueiro atual ser pequeno e não ser suficiente para escoar toda a água.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_72-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_72-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a recuperação e manutenção da estrada da serra da Comunidade de Bugrinho, trecho próximo à residência do Sr. Machado.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_73-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_73-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie as melhorias necessárias, com o cascalhamento da via de acesso e também a reorganização do pequeno parque industrial próximo à Campina, na PR-281.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/indicacao_74-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/indicacao_74-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que providencie a recuperação da ponte presente na estrada da Comunidade de Linha Fartura, próxima a residência da senhora Granete Monteiro.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_75-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_75-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados no uso de suas atribuições legais e regimentais, indicam ao Executivo Municipal para que realize a desobstrução da rede pluvial em pontos da Rua Dr. Vitor, Bairro Verdi, próximo da residência do senhor Renato Grunitzky.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/indicacao_76-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/indicacao_76-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que diligencie junto ao setor responsável para a execução dos seguintes serviços: Contemple com camada asfáltica a marginal da Rua dos Jasmins, esquina com a Rua das Pitangueiras, ambas no Bairro São José. Visto que em dias de sol faz grande volume de poeira por ser de terra a referida marginal, sendo prejudicial aos moradores daquele local; Realize a colocação de pavers nas calçadas no final da Rua das Camélias, próximo da quadra sintética do Bairro São José, visto que em um dos lados da via foi contemplado com a colocação de pavers. Visando dar mais segurança aos transeuntes.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_77-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_77-2023.pdf</t>
   </si>
   <si>
     <t>O vereador solicita à Vice-Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Planejamento indicando que seja implantado um redutor de velocidade na Rua Paulo Setúbal, entre as Ruas Dr. Alairton José Gomes e Ernesto Fontana, no Loteamento Idalina Scariot.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_78-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_78-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que diligencie junto ao setor responsável a execução dos seguintes serviços: Recuperação através do cascalhamento de trecho da estrada que liga a comunidade Nossa Senhora de Fátima à BR-373, na Comunidade Indígena de Passo-Liso; Construção de um ponto de ônibus na Comunidade de Nossa Senhora de Fátima, próximo à residência do Senhor Orico Adelino Pereira (conhecido como “Ico”).</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/indicacao_79-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/indicacao_79-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie o cascalhamento de trecho da estrada sentido Comunidade de Campinas, próximo à propriedade do Sr. Ivo Pessette.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_80-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_80-2023.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencia a instalação de lixeiras na Avenida 14 de dezembro, e demais vias pertinentes do município.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_81-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_81-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que diligencie junto ao setor responsável a recuperação da Rua Curitiba da Comunidade de Vila Rural do município, com a utilização de resíduos de asfalto ou cascalho.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_82-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_82-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie junto ao setor responsável da administração a iluminação da Quadra de Esportes do bairro Vale Verde.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_83-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_83-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que diligencie junto ao setor responsável a execução dos seguintes serviços: Recuperação do trecho compreendido entre a Avenida Getúlio Vargas e a Rua 14 dezembro, próximo a refrigeração Incomar e Fórum municipal; Recuperação do trecho compreendido entre a ruas Farroupilha e Mário Ceni.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/indicacao_84-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/indicacao_84-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, com cópia ao setor responsável, para que viabilize a manutenção e recuperação com o cascalhamento da estrada da Comunidade de São Francisco, trecho próximo a residência do Senhor André Luis Andreoli.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/indicacao_85-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/indicacao_85-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, solicitam ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, com cópia ao setor responsável, para que providencie a instalação de um depósito de lixo orgânico e reciclável na Comunidade de Palmeirinha, próximo a propriedade do senhor Lordemir Dalmut.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/indicacao_86-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/indicacao_86-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, indica ao Executivo Municipal para que junto ao setor competente de sua administração que providencie junto a empresa dominante da concessão do lote situado na Rua 14 de Dezembro, instalações da operadora de telefonia OI, que a mesma efetue a limpeza do referido terreno.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_87-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_87-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie junto ao setor responsável da administração a recuperação de trecho da estrada da Comunidade de Mato Branco, próximo a propriedade do Sr. Bernardino da Silva.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_88-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_88-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie junto ao setor responsável da administração os seguintes serviços: Instalação de redutor de velocidade, tipo lombada, em trecho da Rua Voluntários da Pátria, esquina com a Rua Pedro Ivo; Instalação de redutor de velocidade, tipo lombada, na Rua Diogo Antônio Feijó, próximo ao Lar dos Idosos.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_89-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_89-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração providencie e instalação de um bueiro na estrada de Linha Gaio, no trecho próximo à propriedade do Sr. Osmar Zuconelli.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_90-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_90-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que providencie uma operação tapa-buracos na PR-281 – Rodovia Municipal Lagos do Iguaçu, principalmente no trecho compreendido entre as comunidades Campinas e São Luiz.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_91-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_91-2023.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração providencie os seguintes serviços: Avaliação da Rua Teixeira Lott do bairro Frei Vito quanto às águas pluviais, as quais invadem as residências, à exemplo da propriedade do senhor Aquilino Martins; Cascalhamento da estrada da Comunidade de Água Branca, trecho próximo a propriedade do senhor Ederson Kraimer; Instalação de redutor de velocidade, tipo lombada, na via de acesso ao Cemitério da Comunidade de São Francisco.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_92-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_92-2023.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração a execução do seguinte serviço: Na Comunidade de São Luiz:  providenciar troca das lâmpadas dos 3 últimos postes de luz, situados no sentido Comunidade do Km 6 (seis), próximo a propriedade do Sr. Olivo Rubim.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_93-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_93-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua Administração providencie uma carga de pedra-brita no espaço onde se promove a Feira dos Produtores da Associação das Mulheres Rurais – AMR do município.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_094-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_094-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua Administração, providencie a recuperação com massa asfáltica do desnível presente na Rua Guarani do bairro São Sebastião.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_095-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_095-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração providencie estudos para solucionar o despejo de lixo próximo ao Guincho e Ferro Velho Fontanive e MMais piscinas.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_096-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_096-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração providencie o cascalhamento do trecho compreendido entre a comunidade de Alto Vitória – Linha Pires, próximo a propriedade do Sr. Laurindo Rosa.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_097-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_097-2023.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração providencie a construção de bueiro na Rua Curitiba -Vila Rural.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_098-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_098-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie que nos trabalhos de recapeamento das vias municipais, sejam também realizadas as elevações dos meios-fios.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_099-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_099-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie que sejam realizadas as elevações dos meios-fios da Rua Zacarias Silvério, além das reformas na proteção da boca de lobo conexa à referida via, próximo à propriedade da Sra. Nilva Calza.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_100-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_100-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração providencie a retirada das pedras presentes nas margens da estrada da Comunidade de Nova Santa Rosa, sentido o Condomínio da Jade, trecho próximo a propriedade do Sr. Eloir Fermiano.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_101-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_101-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, para que providencie a recuperação da estrada da Comunidade de Três Saltos com a utilização de cascalho fino, no trecho próximo a propriedade do Sr. Vilson da Silva.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_102-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_102-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, para que providencie os seguintes serviços:Limpeza dos terrenos de propriedade do município presentes no bairro Frei Vito próximo ao Lar dos Idosos, conforme as imagens anexas; Instalação de quebra-molas e limpeza dos terrenos de propriedade do munícipio presentes na Rua Antônio Pizzolatto do bairro Frei Vito.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_103-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_103-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie a recuperação da pista de caminhada presente no sentido bairro industrial.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_105-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_105-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie a recuperação do desnível presente no asfalto da Rua Diogo Antônio Feijó, próximo a residência do Sr. Abel.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_106-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_106-2023.pdf</t>
   </si>
   <si>
     <t>O vereador solicita à Vice-Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Planejamento indicando que seja instalado um espelho convexo de segurança, com diâmetro de 60 a 80cm na esquina da Rua Antônio Vincente Duarte com a Rua Joaquim Pompeu, na saída dos fundos da Escola ¨Tasso Azevedo da Silveira".</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_107-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_107-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie junto ao setor competente de sua administração a recuperação da perfilagem asfáltica realizada na Rua Voluntários da Pátria, no trecho compreendido entre a Avenida 14 de dezembro e Coronel Santiago Dantas. Solicita-se também que seja realizada a elevação dos meios-fios naquela via.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_108-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_108-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie junto ao setor competente de sua administração a recuperação da estrada da Comunidade de Água-Branca, no trecho próximo a propriedade do Sr. Anísio Scabini.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_109-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_109-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração providencie o asfaltamento da Travessa José Meloto, no trecho próximo ao acesso à Rua Estefano Meloto.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_110-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_110-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie a instalação de dois tubos de 40 polegadas em dois trechos da estrada da Comunidade do Bugre, próximo a propriedade do Sr. Valdemar Brutti.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_111-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_111-2023.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração providencie o cascalhamento de aproximadamente 1 Km compreendido entre a estrada da Barra do Bugrinho ao Bugre, trecho próximo a propriedade do Sr. Emílio Guedes de Souza.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_112-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_112-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto à Secretaria de Saúde, realizem a implantação de um programa visando atendimento especializado aos profissionais que trabalham com soldagem.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_113-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_113-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie reparos no redutor de velocidade, tipo lombada, localizado na Rodovia Guilherme Kantor (PR-281), em frente a SOJAMIL, bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao_114-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao_114-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie a possível retirada de pneus presentes no córrego da Rua José Abdon Cespedes.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_115-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_115-23.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, viabilize a realização dos seguintes serviços: Desassoreamento ao longo do rio que margeia os Bairros São Sebastião e Nossa Senhora Aparecida, percorrendo pelo final das Ruas Silvio de Oliveira Chichorro, Caramuru, Guarani, Ivanira Oliveira Silvério e Bom Jesus, causando danos aos moradores próximos das tais em dias chuvosos, provocando alagamentos, por ser de leito estreito e de pouca vasão; Cascalhamento da estrada que dá acesso a residência do Senhor Sebastião Carneiro, no final da Rua Silvio de Oliveira Chichorro, que se encontra em situação precária, dificultando a passagem dos transeuntes em dias chuvosos.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_116-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_116-23.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, para que inclua em sua programação a construção do passeio para pedestres na Rua Cel. San Thiago Dantas, em frente à Unidade de Saúde Central, a partir da entrada do Viveiro de Mudas até a ponte sobre o Rio Pedrosa, tendo em vista se tratar de imóvel público, portanto de responsabilidade da municipalidade. Indica também que sejam notificados os proprietários dos terrenos das proximidades para que também façam a implantação dos passeios.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_117-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_117-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, viabilize a instalação de tachões, no eixo das pistas que antecedem os redutores de velocidades presentes na Rodovia Guilherme Kantor (PR 281), próximo ao posto de combustível Delta, no Bairro Cristo Rei e também, na Rua 14 de Dezembro, em frente ao Correio.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_118-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_118-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie atendimento das demandas da escola de Linha Aparecida: Lotar mais um professor municipal na escola para atender as demandas;	Disponibilizar transporte para os estudantes que residam no perímetro urbano, podendo ser um ônibus próprio do município ou terceirizado (mediante licitação), para realizar a linha de transporte escolar do município até a Linha Aparecida, visando os estudantes que tenham interesse em estudar naquela escola do campo; Organização no ano corrente do transporte escolar para aquela localidade, visando que o mesmo comece a ser ofertado em 2024, para que os alunos possam fazer a escolha no período de matrícula, tendo conhecimento que o mesmo será ofertado.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_119-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_119-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, atendendo as reivindicações dos munícipes, solicito que viabilize a realização dos seguintes serviços: Cascalhamento da estrada que dá acesso a residência do Senhor Paulo Jonas do Amaral na Comunidade Arroio Bonito; Cascalhamento da estrada que dá acesso ao cemitério municipal da Comunidade do Arroio Bonito.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_120-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_120-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie as melhorias no bueiro presente na estrada da Comunidade de São Luiz, no trecho próximo a propriedade do Sr. Pedro Zornita.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacao_121-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacao_121-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie os seguintes serviços: Instalação de meios-fios na Rua Paulo Conte do bairro Frei Vito, próximo a residência da Sra. Amélia Lourdes Oliveira Verzignassi; Recuperação do bueiro presente na estrada da Comunidade de Santa Inês, próximo a propriedade do Sr. José Sala; Recuperação da ponte e instalação de tubulação, próximo a propriedade do Sr. Hélio Meca.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_122-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_122-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração providencie estudos visando correção com a utilização de máquinas, de trecho da estrada da Comunidade de Passa Quatro, próximo a propriedade do Sr. Hélio Sguissardi.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_123-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_123-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie junto ao setor competente de sua administração a construção de casas nos lotes disponíveis do município com as madeiras apreendidas e doadas pelo IBAMA e Polícia Federal, visando, assim, os munícipes que são beneficiários do aluguel social em Chopinzinho. Tais casas seriam de propriedade do município e cedidas aos munícipes, visando à sua moradia.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_124-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_124-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, viabilize subsídio aos produtores de leite em aproximadamente um alqueire, disponibilizando os insumos necessários, à exemplo de sementes de milho, adubos e ureia.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao_125-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao_125-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, viabilize em sua programação a construção de calçadas em ambos os lados da Rua Rui Barbosa.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_126-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_126-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie a desobstrução do bueiro presente na Rua Cel. San Thiago Dantas do bairro Cristo Rei, localizado próximo a propriedade do Sr. Clori Benini.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_127-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_127-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie os atos administrativos pertinentes, visando à notificação da empresa responsável pelas obras das calçadas da Rua Voluntários da Pátria, na região do Parque Lago, de acordo com os direitos ante a Lei de Licitações e Contratos.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_128-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_128-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie a iluminação na praça e campinho da COHAPAR V (cinco).</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_129-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_129-23.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, efetue o aumento do vale-alimentação dos servidores públicos de nosso município para o valor de R$500,00 (quinhentos reais).</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_130-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_130-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie as reformas pertinentes nas calçadas na Rua 7 de setembro, no trecho próximo à residência da família Zuconelli.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_131-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_131-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que diligencie junto ao setor responsável, para que realizem estudos da possibilidade de construir uma rotatória no entroncamento das ruas Dom Pedro II, Pedro Dal Piva com a David Rogos Schmitz, no Bairro Nossa Senhora Aparecida, em frente ao mercado TG Giese</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_132-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_132-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie junto ao setor competente de sua administração a instalação de ar-condicionado no Centro de Convivência.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_133-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_133-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie notificação da empresa responsável pelas obras ou que a mesma realize as recuperações pertinentes nas calçadas recém-construídas no trecho compreendido entre a Rua Frei Everaldo com o Loteamento Casarão, ao lado do ponto de ônibus presente naquele local.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/indicacao_134-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/indicacao_134-23.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie o desassoreamento no encontro do Rio do Meio com o Pedrosa.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_135-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_135-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie as reformas da ponte da Comunidade de Passa Quatro, próxima a propriedade do Sr. Moisés de Gasperin.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_136-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_136-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, atendendo as reivindicações dos munícipes, solicito que viabilize a recuperação de trechos da estrada na Comunidade da Água Branca, principalmente na serra próximo a residência do senhor Adelino Scabeni.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/indicacao_137-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/indicacao_137-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie o cascalhamento da estrada da Comunidade de Passa Quatro, no trecho próximo a propriedade do Sr. Lauro Ricardo.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao_138-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao_138-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie a retirada dos tubos presentes na Rua Diogo Antônio Feijó-bairro San Genaro, próximo ao lar dos idosos.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_139-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_139-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie a recuperação da estrada da Comunidade de Alto Bugrinho, trecho próximo à propriedade da Sra. Maria de Paula.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao_140-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao_140-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie a manutenção da ponte presente entre as Comunidades de Gramados e Alto Capivarinha.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_141-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_141-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie que empresa responsável pelo recolhimento do lixo na Comunidade de São Francisco realize-o pelo menos, uma vez por semana.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/indicacao_142-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/indicacao_142-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie a recuperação da estrada entre as comunidades de São Luiz – Linha Iguaçu.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_143-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_143-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie junto ao setor competente de sua administração a limpeza das lixeiras da praça do bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao_144-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao_144-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie junto ao setor competente de sua administração as melhorias do acesso à propriedade do Sr. Cassildo Biava.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_145-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_145-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie a construção de calçadas no espaço de lazer (Miri Arena) do bairro São Sebastião.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_146-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_146-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie a recuperação do calçamento próximo ao antigo Pesque e Pague localizado na Linha Scolaro.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_147-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_147-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie passagem de rolo compactador no calçamento compreendido entre as Comunidade de Palmeirinha até Volta do Luciano.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_148-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_148-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie a instalação de tubulação e bueiro na estrada da comunidade de Três Saltos, trecho próximo a propriedade do Sr. Elizeu da Silva.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_149-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_149-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie a instalação de redutor de velocidade, tipo lombada, na Rua Emilia Cespedes do bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_150-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_150-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie o cascalhamento da estrada da Comunidade do Bugre, nos trechos próximos a propriedade da família Nogueira até a propriedade do Sr. Renato Suade.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_151-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_151-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie a instalação de tubulação de maior diâmetro na ponte presente entre as propriedades dos senhores José Alcimar Zuconelli e Sandro Nogueira, na comunidade do Bugre.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_152-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_152-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie o cascalhamento da estrada de Linha Tesoura, no trecho próximo a propriedade do Sr. João Mendes.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_153-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_153-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor competente de sua administração, providencie a recuperação das vias que não possuem calçamento da Comunidade de São Francisco.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_154-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_154-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a desobstrução dos bueiros instalados na Rua das Laranjeiras, no trecho compreendido entre a Rua Professor David Rogos Schmitz e Rua Olival Pinto Chichorro, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_155-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_155-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a construção de um redutor de velocidade, tipo lombada ou faixa elevada, no trecho compreendido entre a Rua das Laranjeiras e Rua Pedro Dalpiva, do Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_156-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_156-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie a instalação de redutor de velocidade, tipo lombada, na Rua Diogo Antônio Feijó, trecho próximo à residência nº 3.384, bairro San Genaro.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_157-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_157-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie junto ao setor competente de sua administração a construção de muros e de uma rede de escoamento de água no Cemitério Municipal. Solicita-se, também a revitalização do mesmo.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_158-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_158-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie os seguintes serviços: Recuperação da estrada na Comunidade do Lagoão, trecho próximo a propriedade do senhor Leones Ribeiro; Recuperação e manutenção da estrada de acesso, próximo da residência da senhora Ana Paula Riedi, Bairro São Cristóvão, saída para leitaria da família Matte.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_no_159-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_no_159-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie as reformas na calçada da Rua Frei Vito do bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Lídia Posso, Nereu Hengen, Osmar Checchi, Pedrinho, Professor Enio, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_no_160-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_no_160-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados, no uso de suas atribuições legais e regimentais, solicitam, após ouvido o Plenário, que seja enviado expediente ao Deputado Estadual, Sr. Ademar Traiano, Presidente da Assembleia Legislativa do Estado do Paraná, para que gestione junto ao Chefe da Secretaria de Estado da Segurança Pública do Paraná, a ascensão do 2º Pelotão da Polícia Militar, pertencente à 2ª Companhia, do 3º Batalhão de Polícia Militar (3º BPM), que pertence ao 5º Comando Regional de Polícia Militar (5º CRPM), através da criação da 3ª Companhia da Polícia Militar, bem como a designação de maior número de efetivos junto ao Posto Policial Rodoviário de Chopinzinho/PR.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Osmar Checchi, Nereu Hengen</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_161-2023_-osmar.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_161-2023_-osmar.pdf</t>
   </si>
   <si>
     <t>O vereador Osmar Checchi, que a presente subscreve, solicita à Presidente desta Casa o envio de expediente ao Chefe do Poder Executivo Municipal, com cópia ao Secretário de Viação e Obras, após ouvido o Plenário, para que inclua em sua programação a remoção e reconstrução dos bueiros danificados pelas chuvas na estrada de Capitel Santo Antônio, readequando-os às dimensões de vazão e largura ao recebimento da pavimentação com pedras irregulares já programada.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_no_162-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_no_162-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, viabilize as realocações das placas indicativas, pois devido ao teste do estacionamento na avenida, algumas placas de sinalização das vagas de estacionamento para idoso e portador de necessidades especiais ficaram  em local diferente da demarcação da pintura na pista.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_no_163-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_no_163-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie a identificação do proprietário do lote situado na Rua Doutor Alairton J. Gomes, esquina com a Rua Santos Dumont, no Bairro São Sebastião, visando notifica-lo, para que realize a limpeza do referido lote, uma vez que possui vários tipos de lixos depositados e expostos ao meio ambiente.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_no_164-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_no_164-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie a manutenção da estrada que dá acesso as Linhas Santo Antônio e Scolaro, visto que estão realizando corte e retirada de eucaliptos daquelas proximidades, com isso danificou ainda mais o acesso as Comunidades supracitadas.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_no_165-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_no_165-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração em parceria com a Companhia de Saneamento Básico do Paraná - SANEPAR, a possibilidade de se realizar a implantação de rede coletora de esgoto na Rua Teixeira Lot, do Bairro Frei Vito.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que gestione junto ao setor competente de sua administração, visando providenciar a instalação de tela de proteção aos arredores e também a iluminação no campo de futebol da Comunidade de Capitel Santo Antônio.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_no_167-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_no_167-2023.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que contemple no projeto de asfaltamento ou perfilagem asfáltica das vias municipais dando continuidade da Rua Rio Grande do Sul, tendo como ponto inicial as esquinas das Ruas Mato Grosso e Espirito Santo, ambas no Bairro Menino Deus.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao Departamento de obras e serviços urbanos, providencie medidas que solucione a problemática já levantada pelo referido setor, referente problemas identificados na tubulação das redes pluviais, causando o retorno de aguas em dias de chuvas torrenciais.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_169-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_169-2023.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, juntamente com o setor responsável de sua administração, expeça notificação ao responsável pela concessão do prédio público estação rodoviária, para que realize as devidas reformas e manutenções nos banheiros já existentes de utilidade pública, bem como construa novos banheiros na parte de embarque e desembarque do prédio.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_170-_2023_enio.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_170-_2023_enio.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que diligencie junto ao Departamento de obras, visando realizar a recuperação com cascalhamento, da estrada que dá acesso a propriedade do Senhor Gilmar Cagol na Comunidade de Estrela Gaúcha.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>O vereador infra-assinado no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie a recuperação e manutenção da estrada de que interliga a Comunidade de Linha Mafioletti até a Fazenda Entre Rios.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/indicando_172-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/indicando_172-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo, visando que o mesmo não efetue a construção da ciclofaixa que será compreendida em trechos das ruas Tiradentes, Sete de Setembro, Pedro Ivo e Presidente Dutra.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indicando_173-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indicando_173-23.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, que seja enviado expediente ao Chefe do Poder Executivo para que junto ao setor competente de sua administração, providencie os seguintes serviços: Roçada do campinho do bairro Menino Deus; Roçada na Rua Treze de Maio, no trecho compreendido entre a Associação Atlética Banco do Brasil - AABB e Pedreira.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Pedrinho, Osmar Checchi</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/indicando_174-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/indicando_174-23.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que efetue o credenciamento do município de Chopinzinho ao programa governamental de adesão voluntária PAT (Programa de Alimentação do Trabalhador).</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/indicando_175-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/indicando_175-23.pdf</t>
   </si>
   <si>
     <t>Os vereadores no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que gestione junto a Secretaria de Obras e Viação, visando executar os seguintes serviços de interesse público: Recuperação do trecho de estrada próximo da propriedade do senhor Clóvis Studt, na Comunidade dos Gramados; Recuperação do trecho de estrada próximo da propriedade do senhor Eliseu de Quadros, na Comunidade de Sete Arroio.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/indicando_176-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/indicando_176-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie junto ao órgão responsável a manutenção da antena receptora do sinal digital de TV aberta do município.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Cancelada</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/indicando_178-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/indicando_178-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que providencie a instalação de bueiro na Comunidade de Água Amarela, próximo a propriedade do Sr. Valmir Raldi.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/indicando_179-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/indicando_179-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a instalaão de redutor de velocidade, tipo lombada ou faixa elevada, na Comunidade de Santa Cruz.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/indicando_180-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/indicando_180-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, indicando que providencie a recuperação da estrada da Comunidade de Linha Tesoura.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/ind_181-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/ind_181-23.pdf</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta Casa que, após ouvido o plenário, seja enviado expediente ao Chefe do Poder Executivo, com cópia para o Chefe do Departamento de Planejamento, para que realize o cumprimento da Lei nº 13.146/2015, que trata da inclusão da pessoa com deficiência, estipula que estacionamentos públicos e privados devem reservar ao menos 2% das vagas para deficientes. Em caso de locais com capacidade para menos de 100 veículos, pelo menos uma vaga deve ser destinada para esse público.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/ind_182-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/ind_182-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie junto a Companhia de Saneamento Básico do Paraná – SANEPAR, a instalação de um reservatório de água no bairro Menino Deus.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/ind_183-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/ind_183-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie a instalação de redutor de velocidade, tipo lombada ou faixa elevada, na Avenida XV novembro, no trecho compreendido entre Cerealista Pan e a Coasul.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/indi_184.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/indi_184.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais, solicita ao Presidente desta Casa, após ouvido o plenário, o envio de expediente ao Chefe do Poder Executivo, para que junto ao setor responsável de sua administração, providencie os seguintes serviços: Desobstrução do bueiro da estrada de sentido Comunidade de Santa Maria, localizado próximo a propriedade do Sr. José Valdecir Ramos (Dico); Recuperação da estrada da Comunidade do Paradão e a instalação de tubulação de maior diâmetro no bueiro.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>MAPOI</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/mocao_de_apoio-nao_legalizacao_do_aborto.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/mocao_de_apoio-nao_legalizacao_do_aborto.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Congresso Nacional, e ao  Senado Federal em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Reconhecimento</t>
   </si>
   <si>
     <t>Nereu Hengen, Lídia Posso, Osmar Checchi, Paulo Rosa, Pedrinho, Prof. Ivo Patel, Professor Enio, Saimon Miri, Zico</t>
   </si>
   <si>
     <t>Moção de Reconhecimento à Sra. Anastácia Fávero, pelos trabalhos realizados em sua gestão como presidente da Associação OncVida de Chopinzinho.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_adalberto.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_adalberto.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento ao Sr. Adalberto Maximino Secchi, ex-vereador da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/mocao_-breno.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/mocao_-breno.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento ao estudante chopinzinhense, Breno Neves Piaia, aluno do 7º ano da Escola Estadual do Campo São Luiz – EF, pela conquista da medalha de ouro na 17ª edição da Olimpíada Brasileira de Matemática.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/mocao_de_reconhecimento-servidores_aposentados_chopinzinho.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/mocao_de_reconhecimento-servidores_aposentados_chopinzinho.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento aos servidores públicos aposentados, conforme a Lei nº 3.930 de 18 novembro de 2021.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>OfMem</t>
   </si>
   <si>
     <t>Ofício/Memorando do Poder Executivo</t>
   </si>
   <si>
     <t>Edson Luiz Cenci</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/of_140-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/of_140-2023.pdf</t>
   </si>
   <si>
     <t>Solicita Regime de Urgências aos Projetos de Lei nº 001, 002, 003, 004, 005 e 006/2023, os quais dispõem sobre a revisão geral anual.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/prefeitura_de_chopinzinho___1doc.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/prefeitura_de_chopinzinho___1doc.pdf</t>
   </si>
   <si>
     <t>Solicita tramitação em Regime de Urgência ao Projeto de Lei nº009/2023.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/of_240_2023_pl_014_2023_altera_lei_3750_2018_cmdca_eleicao_conselho_tutelar.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/of_240_2023_pl_014_2023_altera_lei_3750_2018_cmdca_eleicao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Solicita tramitação em regime de urgência- Projeto de lei nº014/2023</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/of_282_2023_pl_012_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/of_282_2023_pl_012_2023.pdf</t>
   </si>
   <si>
     <t>Solicita Regime de Urgência ao Projeto de Lei nº12-2023</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/of_retirada_plei_13.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/of_retirada_plei_13.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de pauta do Projeto de Lei Ordinária nº013/2023</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/oficio_702_2023_plei_036_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/oficio_702_2023_plei_036_2023.pdf</t>
   </si>
   <si>
     <t>Solicita tramitação em regime de urgência ao Projeto de Lei nº 36-2023</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/of_942_reg_urg_plei_45-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/of_942_reg_urg_plei_45-23.pdf</t>
   </si>
   <si>
     <t>Solicita regime de urgência no Projeto de Lei nº45-2023</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/of_1039-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/of_1039-23.pdf</t>
   </si>
   <si>
     <t>Solicita tramitação em regime de urgência ao Projeto de Lei nº46-2023</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/of_1106-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/of_1106-23.pdf</t>
   </si>
   <si>
     <t>Solicita a tramitação em Regime de Urgência ao Projeto de lei nº49-2023</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/of_1109-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/of_1109-23.pdf</t>
   </si>
   <si>
     <t>Solicita tramitação em Regime de Urgência ao Projeto de Lei nº048/2023</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>Solicita tramitação do Projeto nº 054/2023 em regime de urgência.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/1_346_2023_camara_retirada_projeto_de_lei_complementar_006_2023_altera_lc_050_2009_assinado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/1_346_2023_camara_retirada_projeto_de_lei_complementar_006_2023_altera_lc_050_2009_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de pauta do Projeto de Lei Complementar nº006/2023</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Compl 10-2023</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/1_369_2023_camara_plei_060_2023_altera_anexo_i_lei_3730_2018_assinatura.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/1_369_2023_camara_plei_060_2023_altera_anexo_i_lei_3730_2018_assinatura.pdf</t>
   </si>
   <si>
     <t>Encaminha o Proj de Lei 60-2023</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer de Comissão</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/parecer_001-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/parecer_001-23.pdf</t>
   </si>
   <si>
     <t>Parecer favorável  ao Projeto de Lei Ordinária nº001/2023.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/parecer_002-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/parecer_002-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável  ao Projeto de Lei Ordinária nº002/2023.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1102/parecer_003-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1102/parecer_003-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável  ao Projeto de Lei Ordinária nº003/2023.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/parecer_004-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/parecer_004-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável  ao Projeto de Lei Ordinária nº004/2023.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/parecer_005-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/parecer_005-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável  ao Projeto de Lei Ordinária nº005/2023.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/parecer_006-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/parecer_006-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável  ao Projeto de Lei Ordinária nº006/2023.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/parecer_conj_10-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/parecer_conj_10-23.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei Complementar nº014/2022.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>CEPL - Comissão Especial para análise de Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/parecer_no_043_de_2023_-_proposta_de_emenda_a_lei_organica_no_01_de_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/parecer_no_043_de_2023_-_proposta_de_emenda_a_lei_organica_no_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a aprovação do Projeto de Emenda a Lei Orgânica 01/2023.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/parecer_054-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/parecer_054-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à Prestação de contas do Poder Executivo -Exercício 2021</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>CCJRF - Comissão de Constituição, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/parecer_ccj.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº008/2024. Relator: vereador Zico</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>CIBESDL - Comissão de Infraestrutura, Bem-Estar Social e Desenvolvimento Local</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/parecer_004_infraestrutura.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/parecer_004_infraestrutura.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a tramitação do Projeto de Lei Complementar 004/2024 -relator Lídia Posso</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Conjunto</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CESA - Comissão de Educação,  Saúde e Assistência Social, CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_conj_07-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_conj_07-23.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei Ordinária nº008/2023.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/parecer_conj_08-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/parecer_conj_08-23.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei Ordinária nº009/2023.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>CAERMA - Comissão de Agropecuária, Emprego e Renda e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/parecer_conj_09-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/parecer_conj_09-23.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei Ordinária nº011/2023.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/parecer_conj_11-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/parecer_conj_11-23.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei Complementar nº015/2022.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/parecer_conj_12-23_plei_10.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/parecer_conj_12-23_plei_10.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável à aprovação do Projeto de Lei nº010/2023</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CESA - Comissão de Educação,  Saúde e Assistência Social</t>
   </si>
   <si>
     <t>Parecer conjunto favorável à aprovação do Projeto de Lei nº014/2023</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/parecer_14-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/parecer_14-23.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº15/2023</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/parecer_15-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/parecer_15-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº 12-2023</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 019/2023.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CESA - Comissão de Educação,  Saúde e Assistência Social, CFO - Comissão de Finanças e Orçamentos, COSPU - Comissão de Obras, Serviços Públicos e Urbanismo</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/parecer_17-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/parecer_17-23.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável ao Projeto de Lei nº20/2023</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/parecer_18-23..pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/parecer_18-23..pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável ao Projeto de Lei nº21/2023</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1210/parecer_19-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1210/parecer_19-23.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Resolução nº001-2023</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/parecer_20-23_.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/parecer_20-23_.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprocação do Projeto de Lei nº18-2023</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CFO - Comissão de Finanças e Orçamentos, COSPU - Comissão de Obras, Serviços Públicos e Urbanismo</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/parecer_no_021_de_2023_-_projeto_de_lei_ordinaria_017-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/parecer_no_021_de_2023_-_projeto_de_lei_ordinaria_017-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável ao Projeto de Lei nº 017/2023</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/parecer_22-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/parecer_22-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº23/2023</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/parecer_no_023_de_2023_-_projeto_de_lei_ordinaria_007-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/parecer_no_023_de_2023_-_projeto_de_lei_ordinaria_007-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável ao Projeto de Lei Ordinária nº007/2023</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/parecer_no_024_de_2023_-_projeto_de_lei_ordinaria_028-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/parecer_no_024_de_2023_-_projeto_de_lei_ordinaria_028-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável ao Projeto de Lei Ordinária nº028/2023</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/parecer_no_025_de_2023_-_projeto_de_lei_ordinaria_026-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/parecer_no_025_de_2023_-_projeto_de_lei_ordinaria_026-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável ao Projeto de Lei Ordinária nº026/2023</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/parecer_26.-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/parecer_26.-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável à aprovação do Projeto de Lei nº24/2023</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>CAERMA - Comissão de Agropecuária, Emprego e Renda e Meio Ambiente, CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/parecer_27-_plei_c_01-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/parecer_27-_plei_c_01-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável à aprovação do Projeto de Lei Complementar nº001/2023</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/parecer_28-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/parecer_28-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a aprovação do Projeto de Lei nº27/2023</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/parecer_29-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/parecer_29-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável a aprovação do Projeto de Lei nº25/2023</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/parecer_30_-plei_29-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/parecer_30_-plei_29-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº29/2023</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/parecer_no_031_de_2023_-_projeto_de_lei_ordinaria_031-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/parecer_no_031_de_2023_-_projeto_de_lei_ordinaria_031-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº31/2023</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/parecer_no_032_de_2023_-_projeto_de_lei_ordinaria_032-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/parecer_no_032_de_2023_-_projeto_de_lei_ordinaria_032-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº32/2023</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1293/parecer_33-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1293/parecer_33-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à aprovação do Projeto de Lei nº30-2023</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1294/parecer_34-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1294/parecer_34-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à aprovação do Projeto de Lei nº33-2023</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/parecer_35-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/parecer_35-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à aprovação do Projeto de Lei nº36-2023</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/parecer_36-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/parecer_36-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a aprovação do Projeto de Resolução nº002-2023</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/parecer_37-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/parecer_37-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a aprovação do Projeto de Resolução nº003-2023</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/parecer_38-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/parecer_38-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a aprovação do Projeto de Lei nº035-2023</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1311/parecer_39-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1311/parecer_39-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº039/2023</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/parecer_40-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/parecer_40-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Ordinária nº038/2023</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/parecer_41-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/parecer_41-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável à aprovação do Projeto de Lei nº034/2023</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/parecer_42-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/parecer_42-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável à aprovação do Projeto de Lei nº022/2023</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/parecer_44-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/parecer_44-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Complementar nº002/2023.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/parecer_conjunto_45-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/parecer_conjunto_45-23.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº45/2023</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/parecer_no_046_de_2023_-_projeto_de_lei_complementar_no_003_de_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/parecer_no_046_de_2023_-_projeto_de_lei_complementar_no_003_de_2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Complementar nº003/2023</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, COSPU - Comissão de Obras, Serviços Públicos e Urbanismo</t>
   </si>
   <si>
     <t>Parecer favorável a aprovação do Projeto de Lei nº37-2023</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>Parecer favorável a aprovação do Projeto de Lei nº46-2023</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>Parecer favorável a Mensagem Retificativa ao Projeto de Lei nº42-2023</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/parecer_50-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/parecer_50-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do  Projeto de lei n° 048/2023</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/parecer_51-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/parecer_51-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do  Projeto de lei n° 049/2023</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_no_052_de_2023_-_veto_no_01_de_2023_ao_projeto_de_lei_ordinaria_no_022_de_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_no_052_de_2023_-_veto_no_01_de_2023_ao_projeto_de_lei_ordinaria_no_022_de_2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto não favorável ao Veto do Projeto de Lei Ordinária nº22-2023</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_no_053_de_2023_-_projeto_de_resolucao_no_004_de_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_no_053_de_2023_-_projeto_de_resolucao_no_004_de_2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável à aprovação do Projeto de Resolução nº 004/2023</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/parecer_55-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/parecer_55-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei 50-2023</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/parecer_057-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/parecer_057-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a aprovação do Projeto de Lei Complementar nº 004/2023</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/parecer_057-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/parecer_057-2023.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei Complementar nº 005/2023.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº047/2023.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/parecer_conj_059-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/parecer_conj_059-23.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº052/2023.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/parecer_no_060_de_2023_-_projeto_de_lei_ordinaria_no_053_de_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/parecer_no_060_de_2023_-_projeto_de_lei_ordinaria_no_053_de_2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº053/2023.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/parecer_no_061_de_2023_-_projeto_de_resolucao_no_005_de_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/parecer_no_061_de_2023_-_projeto_de_resolucao_no_005_de_2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Resolução nº005/2023.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/parecer_no_062_de_2023_-_projeto_de_lei_ordinaria_no_054_de_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/parecer_no_062_de_2023_-_projeto_de_lei_ordinaria_no_054_de_2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº054/2023.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>CAERMA - Comissão de Agropecuária, Emprego e Renda e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CESA - Comissão de Educação,  Saúde e Assistência Social, CFO - Comissão de Finanças e Orçamentos, COSPU - Comissão de Obras, Serviços Públicos e Urbanismo</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/parecer_conj_063-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/parecer_conj_063-23.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº044/2023</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/parecer_conj_064-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/parecer_conj_064-23.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação da Emenda Modificativa nº01 ao Projeto de Lei nº044/2023</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/parecer_conj_065-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/parecer_conj_065-23.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº041/2023</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/parecer_conj_066-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/parecer_conj_066-23.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável ao Projeto de Lei nº054/2023, com texto atualizado através da Mensagem Retificativa nº 05/2023.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/parecer_conj_067-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/parecer_conj_067-23.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº056/2023</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/parecer_no_068_de_2023_-projeto_de_lei_ordinaria_no_043_de_2023.docx.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/parecer_no_068_de_2023_-projeto_de_lei_ordinaria_no_043_de_2023.docx.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº043/2023</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/parecer_no_069_de_2023_-projeto_de_lei_ordinaria_055_de_2023.docx.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/parecer_no_069_de_2023_-projeto_de_lei_ordinaria_055_de_2023.docx.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº055/2023</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/parecer_no_070_de_2023_-projeto_de_lei_ordinaria_058_de_2023.docx_1.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/parecer_no_070_de_2023_-projeto_de_lei_ordinaria_058_de_2023.docx_1.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei nº058/2023</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_no_071_de_2023_-projeto_de_lei_complementar_008_de_2023.docx.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_no_071_de_2023_-projeto_de_lei_complementar_008_de_2023.docx.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Lei Complementar nº008/2023</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Resolução nº007/2023</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/parecer_no_073_de_2023_-projeto_de_lei_resolucao_008_de_2023.docx.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/parecer_no_073_de_2023_-projeto_de_lei_resolucao_008_de_2023.docx.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Resolução nº008/2023</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/parecer_no_074_de_2023_-projeto_de_lei_resolucao_009_de_2023.docx.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/parecer_no_074_de_2023_-projeto_de_lei_resolucao_009_de_2023.docx.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto favorável a aprovação do Projeto de Resolução nº009/2023</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>OTCPP</t>
   </si>
   <si>
     <t>Ofício Tribunal de Contas PR - Parecer Prévio</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/of_841-23_parecer_previo_aprov_contas_2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/of_841-23_parecer_previo_aprov_contas_2021.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio Tribunal de Contas do Estado - Aprova Contas do Poder Executivo - Exercício 2021.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>PDLEG</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/proj_decreto_02-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/proj_decreto_02-23.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas do Poder Executivo do Município de Chopinzinho – PR, relativas ao exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>PLEIC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/oficio_494_20223_envio_mensagem_e_projeto_de_lei_complementar_n_001_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/oficio_494_20223_envio_mensagem_e_projeto_de_lei_complementar_n_001_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 087/2017, de 22 de novembro de 2017 e altera a Lei Complementar n° 083/2016, de 12 de maio de 2016, que dispõe sobre a alteração do tratamento diferenciado e favorecido a ser dispensado às microempresas e as empresas de pequeno porte no âmbito do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/plei_complementar_n_02_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/plei_complementar_n_02_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito do Regime Próprio de Previdência Social do Município de Chopinzinho as regras permanentes e transitórias de aposentadoria e pensão,bem como estrutura o Fundo de Previdência dos Servidores Públicos do Município de Chopinzinho - PREVCHOPIM</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/plei_compl_003-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/plei_compl_003-23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 68, de 02 de fevereiro de 2012, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Chopinzinho</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/oficio_1_183_2023_camara_projeto_de_lei_complementar_004_2023_institui_e_regulamenta_auxilio_alimentacao_assinado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/oficio_1_183_2023_camara_projeto_de_lei_complementar_004_2023_institui_e_regulamenta_auxilio_alimentacao_assinado.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o auxílio alimentação, e dá outras providências.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/projeto_de_lei_complementar_no005-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/projeto_de_lei_complementar_no005-2023.pdf</t>
   </si>
   <si>
     <t>Altera a tabela constante no Anexo X da Lei Complementar nº 50/2009, de 18 de dezembro de 2009, para reduzir a base de cálculo e estabelecer a incidência de nova alíquota da Contribuição para o Custeio do Serviço de Iluminação Pública - COSIP, conforme especifica.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/projeto_de_lei_complementar_no_006-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/projeto_de_lei_complementar_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 50 de 18 de dezembro de 2009.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/plei_compl_008-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/plei_compl_008-23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 50/2009 – Código Tributário do Município, de 18 de dezembro de 2009.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/plei_compl_009_e_anexos.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/plei_compl_009_e_anexos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 105, de 25 de setembro de 2019, Lei Complementar n° 115, de 25 de novembro de 2020, Lei Complementar n° 106, de 25 de setembro de 2019 e Lei Complementar n° 107, de 25 de setembro de 2019, e revoga a Lei Complementar n° 98, de 13 de dezembro de 2018</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/1_365_2023_camara_plei_complementar_010_2023_altera_art_75_a_lc_068_2012_estatuto_horario_especial_assinado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/1_365_2023_camara_plei_complementar_010_2023_altera_art_75_a_lc_068_2012_estatuto_horario_especial_assinado.pdf</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>PLEIO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/pl_001_2023_acs_ace.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/pl_001_2023_acs_ace.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual ao vencimento dos empregados públicos de Agente Comunitário de Saúde e Agente de Combate às Endemias.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_002_2023_servidores_quadro_geral_poder_executivo.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_002_2023_servidores_quadro_geral_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual na forma do inciso X, art. 37, da Constituição Federal, ao vencimento dos servidores públicos municipais integrantes do quadro de pessoal do Poder Executivo do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/pl_003_2023_magisterio.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/pl_003_2023_magisterio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual e atualizar a tabela de vencimentos constante no Anexo I, de que trata a Lei Municipal nº 2.590/2009 - Reformulação do Plano de cargos, carreira e remuneração do Magistério Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/pl_004_2023_servidores_legislativo.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/pl_004_2023_servidores_legislativo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual (database), aos vencimentos dos servidores públicos integrantes do quadro de pessoal da Câmara Municipal de Chopinzinho, conforme disposto no inciso XXXIX do art. 63 da Lei Orgânica.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/pl_005_2023_prefeito_vice_chefe_secretarios.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/pl_005_2023_prefeito_vice_chefe_secretarios.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual (database), aos subsídios do Prefeito, Vice-Prefeito, Chefe de Gabinete e Secretários Municipais do Município de Chopinzinho, conforme disposto no inciso XXXIX do art. 63, da Lei Orgânica.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/pl_006_2023_vereadores.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/pl_006_2023_vereadores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual (database), aos subsídios dos Vereadores da Câmara Municipal de Chopinzinho, conforme disposto no inciso XXXIX do art. 63 da Lei Orgânica.</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/proj_de_lei_007-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/proj_de_lei_007-2023.pdf</t>
   </si>
   <si>
     <t>Altera o anexo VI, da Lei nº3.697/2021, de 13 de maio de 2021, que alterou a Lei nº 3.506/2016, de 21/03/2016, que dispõe sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos do Município.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/projeto_de_lei_008_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/projeto_de_lei_008_2023.pdf</t>
   </si>
   <si>
     <t>Altera o ANEXO III - Quadro de Pessoal Efetivo Relação dos Cargos Públicos G.O. Profissional, e o ANEXO IV - Descrição Cargos Públicos Grupo Ocupacional Profissional e Grupo Ocupacional Serviços Gerais, da Lei nº3.506/2016, de 221 de março de 2016, alterada pelas Leis nº 3.718/2018, de 10 de agosto de 20118, 3.868/2020, de 22 de dezembro de 2020, e 3.897/2021, de 13 de maio de 2021, e 3.978/2022, de 29 de setembro de 2022 e 3.989/2022, de 10 de novembro de 2022, que dispõem sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/proj_de_lei_09-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/proj_de_lei_09-23.pdf</t>
   </si>
   <si>
     <t>Autoriza Chefe do Poder Executivo Municipal a Abrir Crédito Adicional especial no Orçamento Geral do Muncípio; altera as metas e Prioridades da Lei nº 3.932/2021 de 18 de novembro de 2021 Lei Plurianual-PPA, Altera Lei de Diretrizes Orçamentárias nº 3.958/2022 de 13 de maio de 2022 e alterações.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/projeto_de_lei_010_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/projeto_de_lei_010_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Fomento ao Microempreendedor Individual – MEI e institui o Programa Pró-Educação - Empreendedor na Escola.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/plei_12-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/plei_12-2023.pdf</t>
   </si>
   <si>
     <t>Altera o ANEXO III - Quadro de Pessoal Efetivo Relação dos Cargos Públicos e Magistério, e o ANEXO IV- Descrição Cargos Públicos Grupo Ocupacional Magistério ANEXO IX - Tabela de Cargos e Vencimentos e ANEXO XI-Quadro de Pessoal Temporário -Relação das Funções Públicas, da Lei nº3.506/2016, de 21 de março de 2016, alterada pelas Leis nº3.718/2018, 10 de agosto de 2018, 3.897/2021, de 13 de maio de 2021, 3.947/2022, 07 de março de 2022,3.978/2022 de 29 de setembro de 2022 e 3.998 de 23 de fevereiro de 2023, que dispõem sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos de Chopinzinho.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/of_230_2023_pl_013_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/of_230_2023_pl_013_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os instrumentos de Avaliação de Mérito e Desempenho dos indicados à Direção das Instituições da Rede Municipal de Ensino de Chopinzinho</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/of_240_2023_pl_014_2023_altera_lei_3750_2018_cmdca_eleicao_conselho_tutelar.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/of_240_2023_pl_014_2023_altera_lei_3750_2018_cmdca_eleicao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera Lei n.° 3.750/2018, de 19 de dezembro de 2018 alterada pelas Leis nº3.841/2020, de 12 de agosto de 2020, 3.956/2022, de 02 de maio de 2022, 3.942/2022, de 25 de janeiro de 2022 e 3.949/2022, de 28 de novembro de 2022, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/of_249_2023_pl_015_2023_2_.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/of_249_2023_pl_015_2023_2_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº3.996/2022, de 26 de dezembro de 2022, que autoriza  o Poder Executivo a celebrar Termo de Cooperação com as entidades Rotary Club Chopinzinho, Associação ONCVIDA de Chopinzinho - ONCVIDA e Associação Missão Vida Nova - Missão SOS Vida Chopinzinho</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/of_287_2023_pl_018_2023_cultura.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/of_287_2023_pl_018_2023_cultura.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº3.702/2018, de 04 de abril de 2018, alterada pela Lei nº3.881/2021, de 11 de março de 2021, que dispõe sobre o Sistema Municipal de Cultura de Chopinzinho, seus princípios, objetivos, estrutura, organização, gestão, interrelações entre os seus componentes, recursos humanos, financiamento.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/plei_19_todos.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/plei_19_todos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber em doação área de Parte das Chácaras nº208 e 209, situadas no Quadro Urbano deste município de Chopinzinho, Estado do Paraná, Matrícula nº27.229, com área de 3.768,45m², e Partes das Chácaras nº208 e  209, situadas no Quadro Urbano deste Município de Chopinzinho, Estado do Paraná, Matrícula nº27.230, com área de 1.205,70m², para abertura de Rua para o Novo Loteamento Industrial.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_de_lei_20-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_de_lei_20-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/projeto_de_lei_21-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/projeto_de_lei_21-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir crédito adicional suplementar no orçamento geral do município do exercício 2023; Altera as Metas e Prioridades da Lei n 3932/21-Lei Plurianual -PPA; Altera a Lei de Diretrizes Orçamentárias nº3.958/2022 e alterações na LDO.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/reda_final_plei_22-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/reda_final_plei_22-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual para 2024.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/plei_23-23_e_anexos.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/plei_23-23_e_anexos.pdf</t>
   </si>
   <si>
     <t>Altera e revoga o Anexo III - QUADRO DE PESSOAL EFETIVO RELAÇÃO DOS CARGOS PÚBLICOS G.O.ADMINISTRATIVO, das Leis n.º3.883/2021, de 18 de março de 2021,3.889/2021, de 07 de abril de 2021, 3.947/2022, de 07 de março de 2022, 3.978/2022, de 29 de setembro de 2022 e a 3.989/2022 de 10 de novembro de 2022, que dispõem sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos do Município de Chopinzinho(Lein.º3.506/2016).</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_no_024-2023_osmar_transicao_governo.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_no_024-2023_osmar_transicao_governo.pdf</t>
   </si>
   <si>
     <t>Estabelece normas de transição de mandato após eleição municipal no Município de Chopinzinho e dá outras providências.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/of_517_2023_plei_n_025_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/of_517_2023_plei_n_025_2023.pdf</t>
   </si>
   <si>
     <t>Altera o ANEXO III - QUADRO DE PESSOAL EFETIVO RELAÇÃO DOS CARGOS PÚBLICOS G.O. PROFISSIONAL, o ANEXO IV– DESCRIÇÃO CARGOS PÚBLICOS GRUPO OCUPACIONAL PROFISSIONAL, GRUPO OCUPACIONAL SEMIPROFISSIONAL, GRUPO OCUPACIONAL ADMINISTRATIVO, GRUPO OCUPACIONAL SERVIÇOS GERAIS E GRUPO OCUPACIONAL MAGISTÉRIO e o ANEXO IX– TABELA DE CARGOS E VENCIMENTOS, da Lei n.° 3.506/2016, de 21 de março de 2016, e das Leis n.º 3.718/2018, de 10 de agosto de 2018, 3.868/2020, de 22 de dezembro de 2020, e 3.897/2021, de 13 de maio de 2021, e 3.978/2022, 29 de setembro de 2022, 3.989/2022, de 10 de novembro de 2022, 3.993/2022 de 28 de novembro de 2033, 4.003/2023, de 17 de março de 2023, e 4.009/2023, de 20 de abril de 2023, que dispõem sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/projeto_de_lei_26-2023_-mensagem_retificativa.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/projeto_de_lei_26-2023_-mensagem_retificativa.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão da Gratificação pelo Exercício de Encargos Especiais.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/plei_27-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/plei_27-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber em doação área de Parte da Chácara n.° 189, situadas no Quadro Urbano, deste Município de Chopinzinho, Estado do Paraná, Matrícula n° 30.702, com área de 1.518,26m2, para recebimento da Rua Vitória, ligação do Loteamento Vila Portugal, localizado no Bairro Frei Vito.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/red_final_plei_28.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/red_final_plei_28.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4.013/2013 de 16 de maio de 2023, publicada no Diário Oficial dos Municípios do Paraná na edição nº2.772 em 17 de maio de 2023.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/projeto_de_lei_29-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/projeto_de_lei_29-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III - QUADRO DE PESSOAL EFETIVO RELAÇÃO DOS CARGOS PÚBLICOS G.O. ADMINISTRATIVO, da Lei n.º 3.3.506/2016, de 21 de março de 2016, que dispõem sobre o Quadro de Pessoal e Plano de Carreira dos Servidores Públicos do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/plei_30-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/plei_30-2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei 4.010/2023, que “Autoriza o Executivo Municipal a receber em doação área de Parte das Chácaras n.°208 e 209, situadas no Quadro Urbano, deste Município de Chopinzinho, Estado do Paraná, Matrícula n.º 27.229, com área de 3.768,45m², e Parte das Chácaras n.° 208 e 209, situadas no Quadro Urbano deste Município de Chopinzinho, Estado do Paraná, Matrícula n.º 27.230, com área de 1.205,70m², para abertura de Rua para o Novo Loteamento Industrial ”</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_31-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_31-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.889/2011, de 07 de dezembro de 2011, que dispõe sobre o Conselho Municipal da Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_32-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_32-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 3.703/2018, de 04 de abril de 2018, que dispõe sobre a qualificação de entidades sem fins lucrativos como organizações sociais.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_33-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_33-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 3.908/2021, de 17 de junho de 2021, que estabelece normas para o pagamento de diárias aos agentes públicos no âmbito do Poder Executivo do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/of_698_2023_plei_034_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/of_698_2023_plei_034_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.690/2017, de 22 de dezembro de 2017, alterada pela Lei nº 3.874/2020, de 23 de dezembro de 2020, que dispõe sobre o transporte coletivo de escolares, da Secretaria de Educação, Cultura e Esporte do âmbito do município de Chopinzinho.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_35-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_35-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 1.455/1997, de 26 de maio de 1997, alterada pela Lei nº 3.902/2021 de 21 de maio de 2021.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/plei_36-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/plei_36-2023.pdf</t>
   </si>
   <si>
     <t>Altera Ementa da Lei n.º 4.022/2023, de 06 de julho de 2023, que “Autoriza o Executivo Municipal a receber em doação área de Parte da Chácara n.° 189, situadas no Quadro Urbano, deste Município de Chopinzinho, Estado do Paraná, Matrícula n.º 30.702, com área de1.518,26m², para recebimento da Rua Vitória, ligação do Loteamento Vila Portugal, localizado no Bairro Frei Vito.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/projeto_de_lei_37-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/projeto_de_lei_37-23.pdf</t>
   </si>
   <si>
     <t>Regulamenta a atividade de transporte remunerado privado individual de passageiros, intermediado exclusivamente por aplicativos ou outras plataformas de comunicação em rede, no município de Chopinzinho.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/of_718_2023_plei_n_038_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/of_718_2023_plei_n_038_2023.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções e Estatuto Social do Consórcio Intermunicipal de Saúde.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/oficio_755_2023_plei_n_039_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/oficio_755_2023_plei_n_039_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder o Piso Salarial Nacional aos Técnicos de Enfermagem e Auxiliares de Enfermagem, na forma da Lei Federal _x000D_
 14.434/2022, de 04 de agosto de 2022, e atualizar a tabela de vencimentos especificamente os vencimentos dos cargos de Auxiliar de Enfermagem e Técnico de Enfermagem constante no Anexo IX das Leis n.° 3.506/2016, 3.718/2018 e 3.998/2023, de 23 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>Daniel Zanesco</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/oficio_767_2023_plei_040_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/oficio_767_2023_plei_040_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 4° da Lei Municipal n.° 3.563/2016, de 19 de agosto de 2016, que cria o Fundo Municipal de Desenvolvimento Econômico - FMDE, e dá outras providências.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/oficio_868_2023_assinado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/oficio_868_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4° da Lei Municipal n° 3.563, de 19 de agosto de 2016, que cria o Fundo Municipal de Desenvolvimento Econômico - FMDE.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/projeto_de_lei_42-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/projeto_de_lei_42-23.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 10 da Lei 3.589, de 09 de dezembro, que organiza o Regime Próprio de Previdência Social dos Servidores Públicos do Município de Chopinzinho - Paraná, estrutura o Fundo de Previdência dos Servidores Públicos do Município de Chopinzinho - Paraná</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1336/plei_43-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1336/plei_43-2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Chopinzinho para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/plei_44-23-ppa.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/plei_44-23-ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração das Metas e Prioridades da Lei nº 3.932/2021 de 18/11/2021- Lei de Plano Plurianual para o período de 2024.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/projeto_de_lei_45-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/projeto_de_lei_45-23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.031, de 31 de agosto de 2023.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/oficio_n_1039_2023_plei_046_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/oficio_n_1039_2023_plei_046_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Adicional especial no Orçamento Geral do Município; altera as Metas e Prioridades da Lei n°3.932/2021 de 18 de novembro de 2021 Lei Plurianual- PPA; Altera a Lei de Diretrizes Orçamentárias n°3.958/2022 de 13 de maio de 2022</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/projeto_de_lei_no_047_de_2023_-_area_institucional_loteamento_duque_de_caxias_1.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/projeto_de_lei_no_047_de_2023_-_area_institucional_loteamento_duque_de_caxias_1.pdf</t>
   </si>
   <si>
     <t>Declara toda a área do “Loteamento Duque de Caxias” como área institucional</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/projeto_de_lei_48-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/projeto_de_lei_48-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Direitos da Mulher – FMDM no Município de Chopinzinho/PR</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_49-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_49-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão de uso de bens móveis e barracão pertencente ao patrimônio público para a finalidade de depósito, processamento e comercialização de resíduos sólidos urbanos recicláveis ou reutilizáveis, efetuados por associações ou cooperativas formadas exclusivamente por pessoas físicas de baixa renda reconhecidas pelo poder público como catadores de materiais recicláveis</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/scan_20231020_080854327.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/scan_20231020_080854327.pdf</t>
   </si>
   <si>
     <t>Atualiza o Anexo I da Lei nº3.914/2021, de 30 de julho de 2021 que dispõe sobre o pagamento de diárias aos agentes públicos no âmbito do Poder Legislativo do Município de Chopinzinho/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/1_227_camara_pl_052_2023_amortizacao_deficit_atuarial_assinado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/1_227_camara_pl_052_2023_amortizacao_deficit_atuarial_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico atuarial de acordo com a Portaria MTP nº 1.467, de 02 junho de 2022, que Disciplina os parâmetros e as diretrizes gerais para organização e funcionamento dos regimes próprios de previdência social dos servidores públicos da União, dos Estados, do Distrito Federal e dos Municípios, em cumprimento à Lei nº 9.717, de 1998 e à Emenda Constitucional nº 103, de 2019 - custo suplementar por aportes financeiros ao Regime Próprio de Previdência Social do Município de Chopinzinho/PR, mediante atualização anual. Revoga a Lei 3.591, de 09_x000D_
 de dezembro de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no_053-2023_-_auxilio_alimentacao_poder_legislativo.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no_053-2023_-_auxilio_alimentacao_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o auxílio alimentação aos servidores públicos do Poder Legislativo de Chopinzinho/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_de_lei_no_054-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_de_lei_no_054-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Adicional suplementar no Orçamento Geral do Município; altera as Metas e Prioridades da Lei nº 3.932/2021 de 18 de novembro de 2021 Lei Plurianual - PPA; Altera a Lei de Diretrizes Orçamentárias nº 3.958/2022 de 13 de maio de 2022 e alterações e dá outras providências.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_055_de_2023_-_de_01_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_055_de_2023_-_de_01_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal abrir Crédito Suplementar no Orçamento Geral do município; alterando as Metas e Prioridades da Lei nº3.932/2021 de 18 novembro de 2021 - Lei Plurianual - PPA; altera a Lei de Diretrizes Orçamentárias nº3.958/2022 de 13 de maio de 2022 e alterações.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_no_056_de__2023_-_altera_o_anexo_ii_da_lei_3.777_de_2019.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_no_056_de__2023_-_altera_o_anexo_ii_da_lei_3.777_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a tabela constante no Anexo II, da Lei Municipal nº 3.777/2019, de 26 de junho de 2019.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>Altera Anexo I, da Lei Municipal nº 3.777/2019</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/plei_58-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/plei_58-23.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 2º e o Anexo I da Lei 4019, de 22 de junho de 2023, que regulamenta a concessão da Gratificação pelo Exercício de Encargos Especiais.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>PROPOSIÇÃO RETIRADA PELA MESA DIRETORA.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/1_369_2023_camara_plei_060_2023_altera_anexo_i_lei_3730_2018_assinatura.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/1_369_2023_camara_plei_060_2023_altera_anexo_i_lei_3730_2018_assinatura.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.730, de 10 de setembro de 2018, alterada pelas Leis nº 3.764, de 15 de março de 2019, 3.782, de 31 de julho de 2019, 3.829, de 04 de junho de 2020, 3.847, de 08 de setembro de 2020, pela 3.848, de 08 de setembro de 2020, 3.907, de 17 de junho de 2021 e 4.015, de 01 de junho de 2023 que dispõe sobre o Programa de Desenvolvimento Econômico e Social de Chopinzinho, amplia incentivos e simplifica procedimentos, com objetivo de instalação, ampliação, manutenção e fomento de atividades industriais, empresariais ou sociais.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/1_381_2023_camara_plei_061_2023_cria_fundo_municipal_para_calamidades_publicas_assinado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/1_381_2023_camara_plei_061_2023_cria_fundo_municipal_para_calamidades_publicas_assinado.pdf</t>
   </si>
   <si>
     <t>Cria Fundo Municipal para calamidades públicas</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>PRESO</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/projeto_de_resolucao_001-2023_alteracao_carga_horaria_assessor_parlamentar_20h.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/projeto_de_resolucao_001-2023_alteracao_carga_horaria_assessor_parlamentar_20h.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Resolução nº 001/2020 de 06 de agosto de 2020, alterada pela Resolução nº 002/2021 de 02 de dezembro de 2021, que dispõem sobre o Quadro de Pessoal e Plano de Carreira dos Servidores da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_resolucao_-_regulamentacao_lai.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_resolucao_-_regulamentacao_lai.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal n. 12.527/2011, SOBRE o acesso a informações previsto no inciso XXXIII do art. 5º, no inciso II do § 3º do art. 37 e no § 2º do art. 216 da Constituição Federal, no âmbito da Câmara Municipal de Vereadores de Chopinzinho, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/proj._resolucao_regulamentacao_lgpd.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/proj._resolucao_regulamentacao_lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal n. 13.709/2018 (Lei Geral de Proteção de Dados Pessoais) no âmbito da Câmara Municipal de Vereadores de Chopinzinho, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/projeto_de_resolucao_004-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/projeto_de_resolucao_004-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso do veículo oficial da Câmara Municipal de Chopinzinho e dá outras providências.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>Paulo Rosa, Pedrinho, Saimon Miri, Lídia Posso, Nereu Hengen, Osmar Checchi, Prof. Ivo Patel, Professor Enio, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_resolucao_005-2023_regimento_interno.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_resolucao_005-2023_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/projeto_de_resolucao_no_006-2023_-_codigo_de_etica.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/projeto_de_resolucao_no_006-2023_-_codigo_de_etica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Ética e de Decoro Parlamentar da Câmara Municipal de Chopinzinho, e dá outras providências.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/projeto_de_resolucao_lei_de_licitacoes_gerais_-_final.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/projeto_de_resolucao_lei_de_licitacoes_gerais_-_final.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei n. 14.133, de 1º de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos no âmbito do Poder Legislativo do Município de Chopinzinho e dá outras providencias.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/2023_-_estrutura_administrativa_-.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/2023_-_estrutura_administrativa_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa da Câmara Municipal de Chopinzinho e dá outras providências.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/2023_-_quadro_de_pessoal_-.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/2023_-_quadro_de_pessoal_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Quadro de Pessoal e Plano de Carreira dos Servidores da Câmara Municipal de Chopinzinho e dá outras providências.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/mensagem_n_01_2023_proj_emenda_a_lei_organica_n_01_2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/mensagem_n_01_2023_proj_emenda_a_lei_organica_n_01_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/requerimento_01-23_pedro.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/requerimento_01-23_pedro.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI e §2º, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência o envio de expediente ao Chefe do Poder Executivo para que encaminhe a esta Casa de Leis informações visto que a equipe de futebol Mazal obteve a negativa por parte da Administração Municipal (quando solicitada via Ofício nº 01/2023 da mesma, para a viabilização de meio de transporte até o município de Dois Vizinhos para a participação de uma competição regional), e também, a equipe de esportes Clube São Francisco.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/requerimento_002-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/requerimento_002-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas no Art. 50, §1º, §2º e §3º do Regimento Interno, requer a Vossa Excelência a criação de uma Comissão Especial, a ser composta por 3 (três) vereadores desta Casa Legislativa designados pelo presidente, visando à auditoria das contas  do Instituto de Assistência Social e Saúde São Rafael, objetivando, também, a contratação de uma empresa para tal assessoria e demais tratativas pertinentes.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>Nereu Hengen, Pedrinho, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/requerimento_003-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/requerimento_003-23.pdf</t>
   </si>
   <si>
     <t>Os vereadores, nos termos regimentais, e no exercício do mister fiscalizatório da vereança, consagrado pelo Art. 31, inciso XII, da Lei Orgânica Municipal, os vereadores requerem no prazo de 30 (trinta) dias seja encaminhado a esta Casa os questionamentos relativos ao Projeto de Lei   nº069/2021, retirado pelo Executivo para aprimoramento, o qual regulamenta os serviços funerários.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_004-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_004-23.pdf</t>
   </si>
   <si>
     <t>A vereadora signatária do presente, nos termos regimentais, e no exercício do mister fiscalizatório da vereança, consagrado pelo Art. 31, incisos XVI e XXI, da Lei Orgânica Municipal, solicita que no prazo de 30 (trinta) dias seja encaminhado a esta Casa de Leis, o motivos pelos quais não é implantado no município programas visando estender o alcance do Acesso a Saúde para a População chopinzinhense, à exemplo do Programa Saúde na Hora.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>Paulo Rosa</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/requerimento_005-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/requerimento_005-23.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas no Art.31, inciso XVI, da Lei Orgânica Municipal, requer a Vossa Excelência, o envio de expediente ao Secretário de Administração, Sr. Roberto Alencar Przendziuk, para que junto ao chefe responsável pelo setor de licitação, encaminhem a esta casa um relatório contendo um histórico e os documentos comprobatórios relativos o processo de licitação de câmeras de monitoramento a serem destinadas às escolas municipais e unidades básicas de saúde de Chopinzinho.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_006-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_006-2023.pdf</t>
   </si>
   <si>
     <t>O vereador requer ao Senhor Prefeito Municipal, que apresente a esta Câmara_x000D_
 no prazo de 30 (trinta) dias informações relativas ao “Novo Distrito Industrial”</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/requerimento_007-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/requerimento_007-23.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI e §2º, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência o envio de expediente ao Chefe do Poder Executivo para que encaminhe a esta Casa de Leis informações sobre quando será realizado o pagamento do piso da enfermagem.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/requerimento_008-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/requerimento_008-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI e §2º, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência o envio de expediente ao Chefe do Poder Executivo para que encaminhe a esta Casa de Leis informações sobre os motivos pelos quais foi suspenso os tratamentos de hidroterapia.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/requerimento_009-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/requerimento_009-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados no uso de suas atribuições legais e regimentais e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas no Art.31, inciso XVI, da Lei Orgânica Municipal, requerem o envio de expediente ao Chefe do Poder Executivo Municipal, para que junto ao setor responsável, encaminhe a esta casa um relatório informando os motivos pelos quais não foi finalizada as obras do calçamento de aproximadamente 6 Km (seis quilômetros) compreendido entre as comunidades de Samambaial e Capitel Santo Antônio.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/requerimento_10-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/requerimento_10-2023.pdf</t>
   </si>
   <si>
     <t>O vereador no uso de suas atribuições legais e regimentais e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas no Art.31, inciso XVI, da Lei Orgânica Municipal (LOM), requer a Vossa Excelência o envio de expediente ao Chefe do Poder Executivo Municipal, para que junto à Secretaria de Saúde, encaminhe a esta casa um relatório discriminado informando sobre a aplicação dos valores de aproximadamente 1,5 milhões de reais, destinados ao setor da saúde do município, os quais, foram encaminhados via emenda parlamentar pelo Deputado Federal Valdir Luiz Rossoni.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>Lídia Posso, Osmar Checchi, Pedrinho, Professor Enio, Zico</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/requerimento_11-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/requerimento_11-23.pdf</t>
   </si>
   <si>
     <t>O vereadores no uso de suas atribuições legais e regimentais e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas no Art.31, inciso XVI, da Lei Orgânica Municipal, requerem a Vossa Excelência, o envio de expediente ao Engenheiro responsável pelo asfaltamento das vias municipais para que encaminhe informações sobres os serviços realizados no município.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_012-2023_-_lidia_-_sec_saude.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_012-2023_-_lidia_-_sec_saude.pdf</t>
   </si>
   <si>
     <t>A vereadora no uso de suas atribuições legais e regimentais e no exercício do mister fiscalizatório da vereança, em especial nas competências garantidas na Lei Orgânica do Município (LOM), art. 31, incisos XII e XXI e §2º, e Regimento Interno da Câmara Municipal, art. 121, inciso VI, requer a Vossa Excelência o envio de expediente ao Chefe do Poder Executivo para que junto a Secretaria de Saúde encaminhe a esta Casa de Leis informações sobre a quantidade de aparelhos auditivos distribuídos aos munícipes. Solicita-se que sejam demonstradas as devidas documentações comprobatórias.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>OV</t>
   </si>
   <si>
     <t>Ofício Vereador</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/oficio_011-_osmar_retirada_plei_60.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/oficio_011-_osmar_retirada_plei_60.pdf</t>
   </si>
   <si>
     <t>Solicita Retirada do Projeto de Lei nº60/2022.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/oficio_n_1040_2023_camara_mensagem_de_veto_projeto_de_lei_022_2023_lei_de_diretrizes_orcamentarias_assinado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/oficio_n_1040_2023_camara_mensagem_de_veto_projeto_de_lei_022_2023_lei_de_diretrizes_orcamentarias_assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto ao Projeto de Lei Ordinária nº22-2023</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/veto_plei.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/veto_plei.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto ao Projeto de Lei 047/2023</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>RRU</t>
   </si>
   <si>
     <t>Requerimento Regime de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/untitled_20230918_194447.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/untitled_20230918_194447.pdf</t>
   </si>
   <si>
     <t>Requerimento da Comissão Especial Ato da Mesa nº04/2023 para prorrogação de prazo</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>OD</t>
   </si>
   <si>
     <t>Ofícios/Requerimentos/Solicitações</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/of_01-2023_acef.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/of_01-2023_acef.pdf</t>
   </si>
   <si>
     <t>ACEF- solicitação para uso da tribuna para apresentação dos relatório anual da Associação -2022.</t>
   </si>
   <si>
     <t>Promotoria de Justiça</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/of_177-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/of_177-2023.pdf</t>
   </si>
   <si>
     <t>Ofício nº177/2023 - Procedimento Administrativo nº MPPR-0035.23.000359-8 - o qual encaminha cópia do despacho à todos os veradores visando que fiscalizem eventual prática de infração político-administrativa prevista no Art. 4º, inc. VII, do Decreto Lei nº201/1967 por parte do Prefeito Municipal de Chopinzinho, relativo à Perturbação do Sossego no município.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>Parecer da Comissão Processante</t>
   </si>
   <si>
     <t>CP031023 - Comissão Processante 03-10-2023</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/parecer_comissao_processante.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/parecer_comissao_processante.pdf</t>
   </si>
   <si>
     <t>Parecer preliminar de análise da instauração de procedimento para apuração de prática de infração político-administrativa cometida pelo Sr. Prefeito Municipal, em suposta violação ao artigo 4º, inciso VII, do Decreto Lei nº 201 de 1967.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>MRET</t>
   </si>
   <si>
     <t>Mensagem Retificativa</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/emissao_949129dd78df42013d39821b_oficio_1_1_257_2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/emissao_949129dd78df42013d39821b_oficio_1_1_257_2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa ao Projeto de Lei Ordinária nº054/2023</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/mensagem_retificadora_do_projeto_43.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/mensagem_retificadora_do_projeto_43.pdf</t>
   </si>
   <si>
     <t>Mensagem retificativa ao Projeto de Lei Ordinária nº043-2023</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>EMENI</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/emenda_impositiva_individual-1.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/emenda_impositiva_individual-1.pdf</t>
   </si>
   <si>
     <t>Assossiação Solidária aos Autistas do Paraná -ASAS do Paraná</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/emenda_impositiva_individual-2.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/emenda_impositiva_individual-2.pdf</t>
   </si>
   <si>
     <t>Associação de Defesa dos Animais de Chopinzinho -ADAC</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/emenda_impositiva_individual-3.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/emenda_impositiva_individual-3.pdf</t>
   </si>
   <si>
     <t>Associação ONCVIDA de Chopinzinho</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/emenda_impositiva_individual-4.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/emenda_impositiva_individual-4.pdf</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/emenda_impositiva_individual-5.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/emenda_impositiva_individual-5.pdf</t>
   </si>
   <si>
     <t>Associação de Mulheres Rurais de Chopinzinho-AMR</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/emenda_impositiva_individual-6.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/emenda_impositiva_individual-6.pdf</t>
   </si>
   <si>
     <t>Associação Chopinzinhense de Esporte Feminino-ACEF</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/emenda_impositiva_individual-7.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/emenda_impositiva_individual-7.pdf</t>
   </si>
   <si>
     <t>Rotary Club Chopinzinho</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/emenda_impositiva_individual-8.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/emenda_impositiva_individual-8.pdf</t>
   </si>
   <si>
     <t>Secretaria de Saúde -Chopinzinho</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/emenda_impositiva_individual-9.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/emenda_impositiva_individual-9.pdf</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/emenda_impositiva_individual-10.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/emenda_impositiva_individual-10.pdf</t>
   </si>
   <si>
     <t>Associação Scorpions de Artes Marciais</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/emenda_impositiva_individual-11.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/emenda_impositiva_individual-11.pdf</t>
   </si>
   <si>
     <t>Departamento de Esportes de Chopinzinho</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1500/emenda_impositiva_individual-12.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1500/emenda_impositiva_individual-12.pdf</t>
   </si>
   <si>
     <t>Instituto de Assistência Social e Saúde São Rafael-Chopinzinho (PR)</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/emenda_impositiva_individual-13.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/emenda_impositiva_individual-13.pdf</t>
   </si>
   <si>
     <t>Instituto de Saúde e Assistência Social São Rafael-Chopinzinho (PR)</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/emenda_impositiva_individual-14.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/emenda_impositiva_individual-14.pdf</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1503/emenda_impositiva_individual-15.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1503/emenda_impositiva_individual-15.pdf</t>
   </si>
   <si>
     <t>Secretarai de Saúde -Chopinzinho</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/emenda_impositiva_individual-16.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/emenda_impositiva_individual-16.pdf</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/emenda_impositiva_individual-17.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/emenda_impositiva_individual-17.pdf</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/emenda_impositiva_individual-18.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/emenda_impositiva_individual-18.pdf</t>
   </si>
   <si>
     <t>Clube do Vovô e da Vovó Amigos para Sempre</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/emenda_impositiva_individual-19.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/emenda_impositiva_individual-19.pdf</t>
   </si>
   <si>
     <t>Associação de Pais e Mestres e Funcionários do Centro Municipal de Educação Infantil de Chopinzinho de São Luiz - APMF</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/emenda_impositiva_individual-20.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/emenda_impositiva_individual-20.pdf</t>
   </si>
   <si>
     <t>Associação Chopinzinhense de Esporte Feminino -ACEF</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/emenda_impositiva_individual-21.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/emenda_impositiva_individual-21.pdf</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/emenda_impositiva_individual-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/emenda_impositiva_individual-22.pdf</t>
   </si>
   <si>
     <t>Associação de Produtores de Linha Vitória -Aprolivi</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/emenda_impositiva_individual-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/emenda_impositiva_individual-23.pdf</t>
   </si>
   <si>
     <t>Secretaria de Saúde-Chopinzinho</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/emenda_impositiva_individual-24.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/emenda_impositiva_individual-24.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4886,67 +4886,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/emenda_plei_17-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/emenda_plei_007-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/emenda_aditiva_no_01_ao_projeto_ordinaria_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/emenda_plei__024-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/emenda_plei_compl_001-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/emenda_modificativa_no_01_ao_projeto_ordinaria_n_025-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/emenda_proj_ord_31-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/emenda_plei_39-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/emenda__modificativae_aditiva__no_01_ao_projeto_ordinaria_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/emenda_plei_22-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/emenda_plei_37-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/emenda__modificativa_e_aditiva__no_01_ao_projeto_ordinaria_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/emenda_aditiva_e_modificativa_no_01_ao_projeto_de_lei_complementar_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/emenda__modificativa__no_01_ao_projeto_ordinaria_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/emenda_modificativa__no_01_ao_projeto_resolucao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/emenda_proj_de_lei_44-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/emenda_n._01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_11-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_14-23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_15-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/indicacao_16-23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/indicacao__17-23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_18-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_19-23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_20-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_21-23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_22-23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_23-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_24-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_25-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_26-23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/indicacao_27-23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_28-23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_29-23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_30-23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_31-23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_32-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_33-23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_34-23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_35-23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_36-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_37-23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_38-23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_39-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_40-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_41-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_42-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_43-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/indicacao_044-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/indicacao_045-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/indicacao_046-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/indicacao_047-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/indicacao_048-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_49-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_50-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_51-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_53-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_54-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_55-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_56-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_58-23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/indicacao_60-23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_61-23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_62-23.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_63-23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_64-23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_65-23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_66-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_69-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_70-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_71-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_72-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_73-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/indicacao_74-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_75-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/indicacao_76-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_77-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_78-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/indicacao_79-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_80-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_81-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_82-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_83-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/indicacao_84-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/indicacao_85-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/indicacao_86-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_87-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_88-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_89-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_90-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_91-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_92-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_93-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_094-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_095-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_096-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_097-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_098-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_099-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_100-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_101-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_102-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_103-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_105-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_106-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_107-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_108-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_109-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_110-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_111-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_112-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_113-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao_114-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_115-23.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_116-23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_117-23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_118-23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_119-23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_120-23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacao_121-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_122-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_123-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_124-23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao_125-23.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_126-23.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_127-23.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_128-23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_129-23.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_130-23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_131-23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_132-23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_133-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/indicacao_134-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_135-23.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_136-23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/indicacao_137-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao_138-23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_139-23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao_140-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_141-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/indicacao_142-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_143-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao_144-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_145-23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_146-23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_147-23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_148-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_149-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_150-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_151-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_152-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_153-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_154-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_155-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_156-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_157-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_158-23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_161-2023_-osmar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_170-_2023_enio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/indicando_172-23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indicando_173-23.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/indicando_174-23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/indicando_175-23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/indicando_176-23.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/indicando_178-23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/indicando_179-23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/indicando_180-23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/ind_181-23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/ind_182-23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/ind_183-23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/indi_184.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/mocao_de_apoio-nao_legalizacao_do_aborto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_adalberto.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/mocao_-breno.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/mocao_de_reconhecimento-servidores_aposentados_chopinzinho.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/of_140-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/prefeitura_de_chopinzinho___1doc.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/of_240_2023_pl_014_2023_altera_lei_3750_2018_cmdca_eleicao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/of_282_2023_pl_012_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/of_retirada_plei_13.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/oficio_702_2023_plei_036_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/of_942_reg_urg_plei_45-23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/of_1039-23.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/of_1106-23.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/of_1109-23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/1_346_2023_camara_retirada_projeto_de_lei_complementar_006_2023_altera_lc_050_2009_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/1_369_2023_camara_plei_060_2023_altera_anexo_i_lei_3730_2018_assinatura.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/parecer_001-23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/parecer_002-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1102/parecer_003-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/parecer_004-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/parecer_005-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/parecer_006-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/parecer_conj_10-23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/parecer_no_043_de_2023_-_proposta_de_emenda_a_lei_organica_no_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/parecer_054-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/parecer_004_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_conj_07-23.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/parecer_conj_08-23.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/parecer_conj_09-23.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/parecer_conj_11-23.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/parecer_conj_12-23_plei_10.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/parecer_14-23.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/parecer_15-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/parecer_17-23.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/parecer_18-23..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1210/parecer_19-23.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/parecer_20-23_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/parecer_no_021_de_2023_-_projeto_de_lei_ordinaria_017-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/parecer_22-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/parecer_no_023_de_2023_-_projeto_de_lei_ordinaria_007-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/parecer_no_024_de_2023_-_projeto_de_lei_ordinaria_028-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/parecer_no_025_de_2023_-_projeto_de_lei_ordinaria_026-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/parecer_26.-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/parecer_27-_plei_c_01-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/parecer_28-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/parecer_29-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/parecer_30_-plei_29-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/parecer_no_031_de_2023_-_projeto_de_lei_ordinaria_031-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/parecer_no_032_de_2023_-_projeto_de_lei_ordinaria_032-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1293/parecer_33-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1294/parecer_34-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/parecer_35-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/parecer_36-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/parecer_37-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/parecer_38-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1311/parecer_39-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/parecer_40-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/parecer_41-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/parecer_42-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/parecer_44-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/parecer_conjunto_45-23.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/parecer_no_046_de_2023_-_projeto_de_lei_complementar_no_003_de_2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/parecer_50-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/parecer_51-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_no_052_de_2023_-_veto_no_01_de_2023_ao_projeto_de_lei_ordinaria_no_022_de_2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_no_053_de_2023_-_projeto_de_resolucao_no_004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/parecer_55-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/parecer_057-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/parecer_057-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/parecer_conj_059-23.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/parecer_no_060_de_2023_-_projeto_de_lei_ordinaria_no_053_de_2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/parecer_no_061_de_2023_-_projeto_de_resolucao_no_005_de_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/parecer_no_062_de_2023_-_projeto_de_lei_ordinaria_no_054_de_2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/parecer_conj_063-23.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/parecer_conj_064-23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/parecer_conj_065-23.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/parecer_conj_066-23.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/parecer_conj_067-23.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/parecer_no_068_de_2023_-projeto_de_lei_ordinaria_no_043_de_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/parecer_no_069_de_2023_-projeto_de_lei_ordinaria_055_de_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/parecer_no_070_de_2023_-projeto_de_lei_ordinaria_058_de_2023.docx_1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_no_071_de_2023_-projeto_de_lei_complementar_008_de_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/parecer_no_073_de_2023_-projeto_de_lei_resolucao_008_de_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/parecer_no_074_de_2023_-projeto_de_lei_resolucao_009_de_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/of_841-23_parecer_previo_aprov_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/proj_decreto_02-23.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/oficio_494_20223_envio_mensagem_e_projeto_de_lei_complementar_n_001_2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/plei_complementar_n_02_2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/plei_compl_003-23.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/oficio_1_183_2023_camara_projeto_de_lei_complementar_004_2023_institui_e_regulamenta_auxilio_alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/projeto_de_lei_complementar_no005-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/projeto_de_lei_complementar_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/plei_compl_008-23.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/plei_compl_009_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/1_365_2023_camara_plei_complementar_010_2023_altera_art_75_a_lc_068_2012_estatuto_horario_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/pl_001_2023_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_002_2023_servidores_quadro_geral_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/pl_003_2023_magisterio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/pl_004_2023_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/pl_005_2023_prefeito_vice_chefe_secretarios.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/pl_006_2023_vereadores.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/proj_de_lei_007-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/projeto_de_lei_008_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/proj_de_lei_09-23.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/projeto_de_lei_010_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/plei_12-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/of_230_2023_pl_013_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/of_240_2023_pl_014_2023_altera_lei_3750_2018_cmdca_eleicao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/of_249_2023_pl_015_2023_2_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/of_287_2023_pl_018_2023_cultura.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/plei_19_todos.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_de_lei_20-23.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/projeto_de_lei_21-23.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/reda_final_plei_22-23.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/plei_23-23_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_no_024-2023_osmar_transicao_governo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/of_517_2023_plei_n_025_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/projeto_de_lei_26-2023_-mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/plei_27-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/red_final_plei_28.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/projeto_de_lei_29-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/plei_30-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_31-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_32-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_33-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/of_698_2023_plei_034_2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_35-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/plei_36-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/projeto_de_lei_37-23.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/of_718_2023_plei_n_038_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/oficio_755_2023_plei_n_039_2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/oficio_767_2023_plei_040_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/oficio_868_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/projeto_de_lei_42-23.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1336/plei_43-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/plei_44-23-ppa.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/projeto_de_lei_45-23.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/oficio_n_1039_2023_plei_046_2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/projeto_de_lei_no_047_de_2023_-_area_institucional_loteamento_duque_de_caxias_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_49-23.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/scan_20231020_080854327.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/1_227_camara_pl_052_2023_amortizacao_deficit_atuarial_assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no_053-2023_-_auxilio_alimentacao_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_de_lei_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_055_de_2023_-_de_01_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_no_056_de__2023_-_altera_o_anexo_ii_da_lei_3.777_de_2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/plei_58-23.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/1_369_2023_camara_plei_060_2023_altera_anexo_i_lei_3730_2018_assinatura.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/1_381_2023_camara_plei_061_2023_cria_fundo_municipal_para_calamidades_publicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/projeto_de_resolucao_001-2023_alteracao_carga_horaria_assessor_parlamentar_20h.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_resolucao_-_regulamentacao_lai.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/proj._resolucao_regulamentacao_lgpd.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/projeto_de_resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_resolucao_005-2023_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/projeto_de_resolucao_no_006-2023_-_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/projeto_de_resolucao_lei_de_licitacoes_gerais_-_final.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/2023_-_estrutura_administrativa_-.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/2023_-_quadro_de_pessoal_-.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/mensagem_n_01_2023_proj_emenda_a_lei_organica_n_01_2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/requerimento_01-23_pedro.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/requerimento_002-23.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/requerimento_003-23.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_004-23.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/requerimento_005-23.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_006-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/requerimento_007-23.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/requerimento_008-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/requerimento_009-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/requerimento_10-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/requerimento_11-23.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_012-2023_-_lidia_-_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/oficio_011-_osmar_retirada_plei_60.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/oficio_n_1040_2023_camara_mensagem_de_veto_projeto_de_lei_022_2023_lei_de_diretrizes_orcamentarias_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/veto_plei.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/untitled_20230918_194447.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/of_01-2023_acef.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/of_177-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/parecer_comissao_processante.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/emissao_949129dd78df42013d39821b_oficio_1_1_257_2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/mensagem_retificadora_do_projeto_43.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/emenda_impositiva_individual-1.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/emenda_impositiva_individual-2.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/emenda_impositiva_individual-3.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/emenda_impositiva_individual-4.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/emenda_impositiva_individual-5.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/emenda_impositiva_individual-6.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/emenda_impositiva_individual-7.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/emenda_impositiva_individual-8.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/emenda_impositiva_individual-9.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/emenda_impositiva_individual-10.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/emenda_impositiva_individual-11.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1500/emenda_impositiva_individual-12.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/emenda_impositiva_individual-13.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/emenda_impositiva_individual-14.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1503/emenda_impositiva_individual-15.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/emenda_impositiva_individual-16.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/emenda_impositiva_individual-17.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/emenda_impositiva_individual-18.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/emenda_impositiva_individual-19.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/emenda_impositiva_individual-20.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/emenda_impositiva_individual-21.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/emenda_impositiva_individual-22.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/emenda_impositiva_individual-23.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/emenda_impositiva_individual-24.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1220/emenda_plei_17-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1236/emenda_plei_007-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1237/emenda_aditiva_no_01_ao_projeto_ordinaria_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1244/emenda_plei__024-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1245/emenda_plei_compl_001-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1256/emenda_modificativa_no_01_ao_projeto_ordinaria_n_025-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1269/emenda_proj_ord_31-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1313/emenda_plei_39-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/emenda__modificativae_aditiva__no_01_ao_projeto_ordinaria_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/emenda_plei_22-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/emenda_plei_37-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/emenda__modificativa_e_aditiva__no_01_ao_projeto_ordinaria_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/emenda_aditiva_e_modificativa_no_01_ao_projeto_de_lei_complementar_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/emenda__modificativa__no_01_ao_projeto_ordinaria_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/emenda_modificativa__no_01_ao_projeto_resolucao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/emenda_proj_de_lei_44-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/emenda_n._01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_11-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_14-23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_15-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/indicacao_16-23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/indicacao__17-23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_18-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_19-23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_20-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_21-23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_22-23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_23-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_24-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_25-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_26-23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1150/indicacao_27-23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_28-23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_29-23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_30-23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_31-23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_32-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_33-23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_34-23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_35-23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_36-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_37-23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_38-23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_39-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_40-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_41-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_42-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_43-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1183/indicacao_044-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1184/indicacao_045-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1185/indicacao_046-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1186/indicacao_047-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1187/indicacao_048-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_49-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_50-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_51-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_53-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_54-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_55-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_56-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_58-23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1203/indicacao_60-23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_61-23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_62-23.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_63-23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_64-23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_65-23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_66-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_69-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_70-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_71-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_72-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_73-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1238/indicacao_74-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_75-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1240/indicacao_76-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1241/indicacao_77-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1242/indicacao_78-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1243/indicacao_79-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_80-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_81-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_82-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_83-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1258/indicacao_84-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1259/indicacao_85-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1260/indicacao_86-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_87-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_88-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_89-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_90-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_91-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_92-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_93-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_094-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_095-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_096-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_097-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_098-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_099-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_100-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_101-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_102-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1300/indicacao_103-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_105-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_106-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_107-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_108-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_109-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_110-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_111-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_112-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_113-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao_114-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_115-23.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_116-23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_117-23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_118-23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_119-23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_120-23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacao_121-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao_122-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_123-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_124-23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao_125-23.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_126-23.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_127-23.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_128-23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_129-23.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_130-23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_131-23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_132-23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_133-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/indicacao_134-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_135-23.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_136-23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/indicacao_137-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao_138-23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao_139-23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao_140-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_141-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/indicacao_142-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_143-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao_144-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_145-23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_146-23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_147-23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_148-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_149-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_150-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_151-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_152-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_153-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_154-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_155-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_156-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_157-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_158-23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_161-2023_-osmar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_170-_2023_enio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/indicando_172-23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indicando_173-23.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/indicando_174-23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/indicando_175-23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/indicando_176-23.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/indicando_178-23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/indicando_179-23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/indicando_180-23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/ind_181-23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/ind_182-23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/ind_183-23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/indi_184.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/mocao_de_apoio-nao_legalizacao_do_aborto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_adalberto.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1248/mocao_-breno.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1253/mocao_de_reconhecimento-servidores_aposentados_chopinzinho.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/of_140-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/prefeitura_de_chopinzinho___1doc.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/of_240_2023_pl_014_2023_altera_lei_3750_2018_cmdca_eleicao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1153/of_282_2023_pl_012_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1182/of_retirada_plei_13.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1281/oficio_702_2023_plei_036_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/of_942_reg_urg_plei_45-23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/of_1039-23.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/of_1106-23.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/of_1109-23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/1_346_2023_camara_retirada_projeto_de_lei_complementar_006_2023_altera_lc_050_2009_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/1_369_2023_camara_plei_060_2023_altera_anexo_i_lei_3730_2018_assinatura.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/parecer_001-23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/parecer_002-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1102/parecer_003-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/parecer_004-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/parecer_005-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/parecer_006-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/parecer_conj_10-23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/parecer_no_043_de_2023_-_proposta_de_emenda_a_lei_organica_no_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/parecer_054-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/parecer_004_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_conj_07-23.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/parecer_conj_08-23.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/parecer_conj_09-23.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/parecer_conj_11-23.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/parecer_conj_12-23_plei_10.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1151/parecer_14-23.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1171/parecer_15-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1198/parecer_17-23.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1199/parecer_18-23..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1210/parecer_19-23.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1211/parecer_20-23_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1219/parecer_no_021_de_2023_-_projeto_de_lei_ordinaria_017-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1225/parecer_22-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1233/parecer_no_023_de_2023_-_projeto_de_lei_ordinaria_007-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1234/parecer_no_024_de_2023_-_projeto_de_lei_ordinaria_028-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1235/parecer_no_025_de_2023_-_projeto_de_lei_ordinaria_026-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1246/parecer_26.-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1247/parecer_27-_plei_c_01-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1254/parecer_28-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1255/parecer_29-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1264/parecer_30_-plei_29-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1267/parecer_no_031_de_2023_-_projeto_de_lei_ordinaria_031-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1268/parecer_no_032_de_2023_-_projeto_de_lei_ordinaria_032-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1293/parecer_33-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1294/parecer_34-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1295/parecer_35-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1303/parecer_36-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1304/parecer_37-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/parecer_38-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1311/parecer_39-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1314/parecer_40-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/parecer_41-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/parecer_42-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/parecer_44-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/parecer_conjunto_45-23.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/parecer_no_046_de_2023_-_projeto_de_lei_complementar_no_003_de_2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/parecer_50-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/parecer_51-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_no_052_de_2023_-_veto_no_01_de_2023_ao_projeto_de_lei_ordinaria_no_022_de_2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_no_053_de_2023_-_projeto_de_resolucao_no_004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/parecer_55-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/parecer_057-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/parecer_057-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/parecer_conj_059-23.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/parecer_no_060_de_2023_-_projeto_de_lei_ordinaria_no_053_de_2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/parecer_no_061_de_2023_-_projeto_de_resolucao_no_005_de_2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/parecer_no_062_de_2023_-_projeto_de_lei_ordinaria_no_054_de_2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/parecer_conj_063-23.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/parecer_conj_064-23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/parecer_conj_065-23.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/parecer_conj_066-23.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/parecer_conj_067-23.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/parecer_no_068_de_2023_-projeto_de_lei_ordinaria_no_043_de_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/parecer_no_069_de_2023_-projeto_de_lei_ordinaria_055_de_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/parecer_no_070_de_2023_-projeto_de_lei_ordinaria_058_de_2023.docx_1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_no_071_de_2023_-projeto_de_lei_complementar_008_de_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/parecer_no_073_de_2023_-projeto_de_lei_resolucao_008_de_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/parecer_no_074_de_2023_-projeto_de_lei_resolucao_009_de_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/of_841-23_parecer_previo_aprov_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/proj_decreto_02-23.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1213/oficio_494_20223_envio_mensagem_e_projeto_de_lei_complementar_n_001_2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1289/plei_complementar_n_02_2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/plei_compl_003-23.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/oficio_1_183_2023_camara_projeto_de_lei_complementar_004_2023_institui_e_regulamenta_auxilio_alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/projeto_de_lei_complementar_no005-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/projeto_de_lei_complementar_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/plei_compl_008-23.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/plei_compl_009_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/1_365_2023_camara_plei_complementar_010_2023_altera_art_75_a_lc_068_2012_estatuto_horario_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/pl_001_2023_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_002_2023_servidores_quadro_geral_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/pl_003_2023_magisterio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/pl_004_2023_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/pl_005_2023_prefeito_vice_chefe_secretarios.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/pl_006_2023_vereadores.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/proj_de_lei_007-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/projeto_de_lei_008_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/proj_de_lei_09-23.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/projeto_de_lei_010_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1154/plei_12-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/of_230_2023_pl_013_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/of_240_2023_pl_014_2023_altera_lei_3750_2018_cmdca_eleicao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/of_249_2023_pl_015_2023_2_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1173/of_287_2023_pl_018_2023_cultura.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1176/plei_19_todos.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1177/projeto_de_lei_20-23.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1178/projeto_de_lei_21-23.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1181/reda_final_plei_22-23.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1212/plei_23-23_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1206/projeto_de_lei_no_024-2023_osmar_transicao_governo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1216/of_517_2023_plei_n_025_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1221/projeto_de_lei_26-2023_-mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1218/plei_27-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1227/red_final_plei_28.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1226/projeto_de_lei_29-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1276/plei_30-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_31-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1263/projeto_de_lei_32-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1270/projeto_de_lei_33-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1277/of_698_2023_plei_034_2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_lei_35-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1282/plei_36-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1285/projeto_de_lei_37-23.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1286/of_718_2023_plei_n_038_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/oficio_755_2023_plei_n_039_2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1307/oficio_767_2023_plei_040_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/oficio_868_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/projeto_de_lei_42-23.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1336/plei_43-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1337/plei_44-23-ppa.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/projeto_de_lei_45-23.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1361/oficio_n_1039_2023_plei_046_2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/projeto_de_lei_no_047_de_2023_-_area_institucional_loteamento_duque_de_caxias_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_49-23.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/scan_20231020_080854327.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/1_227_camara_pl_052_2023_amortizacao_deficit_atuarial_assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no_053-2023_-_auxilio_alimentacao_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_de_lei_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_055_de_2023_-_de_01_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_no_056_de__2023_-_altera_o_anexo_ii_da_lei_3.777_de_2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/plei_58-23.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/1_369_2023_camara_plei_060_2023_altera_anexo_i_lei_3730_2018_assinatura.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/1_381_2023_camara_plei_061_2023_cria_fundo_municipal_para_calamidades_publicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1202/projeto_de_resolucao_001-2023_alteracao_carga_horaria_assessor_parlamentar_20h.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1296/projeto_de_resolucao_-_regulamentacao_lai.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1297/proj._resolucao_regulamentacao_lgpd.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/projeto_de_resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_resolucao_005-2023_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/projeto_de_resolucao_no_006-2023_-_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/projeto_de_resolucao_lei_de_licitacoes_gerais_-_final.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/2023_-_estrutura_administrativa_-.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/2023_-_quadro_de_pessoal_-.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1287/mensagem_n_01_2023_proj_emenda_a_lei_organica_n_01_2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/requerimento_01-23_pedro.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1144/requerimento_002-23.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1161/requerimento_003-23.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1162/requerimento_004-23.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1163/requerimento_005-23.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_006-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1214/requerimento_007-23.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1215/requerimento_008-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1290/requerimento_009-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/requerimento_10-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/requerimento_11-23.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_012-2023_-_lidia_-_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1146/oficio_011-_osmar_retirada_plei_60.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1363/oficio_n_1040_2023_camara_mensagem_de_veto_projeto_de_lei_022_2023_lei_de_diretrizes_orcamentarias_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/veto_plei.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/untitled_20230918_194447.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/of_01-2023_acef.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/of_177-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/parecer_comissao_processante.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/emissao_949129dd78df42013d39821b_oficio_1_1_257_2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/mensagem_retificadora_do_projeto_43.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/emenda_impositiva_individual-1.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/emenda_impositiva_individual-2.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/emenda_impositiva_individual-3.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/emenda_impositiva_individual-4.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/emenda_impositiva_individual-5.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/emenda_impositiva_individual-6.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/emenda_impositiva_individual-7.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/emenda_impositiva_individual-8.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/emenda_impositiva_individual-9.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/emenda_impositiva_individual-10.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/emenda_impositiva_individual-11.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1500/emenda_impositiva_individual-12.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/emenda_impositiva_individual-13.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/emenda_impositiva_individual-14.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1503/emenda_impositiva_individual-15.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/emenda_impositiva_individual-16.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/emenda_impositiva_individual-17.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/emenda_impositiva_individual-18.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/emenda_impositiva_individual-19.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/emenda_impositiva_individual-20.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/emenda_impositiva_individual-21.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/emenda_impositiva_individual-22.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/emenda_impositiva_individual-23.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/emenda_impositiva_individual-24.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H422"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="246.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="188.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="187.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>