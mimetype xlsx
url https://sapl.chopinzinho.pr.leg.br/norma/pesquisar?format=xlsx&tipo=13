--- v0 (2026-02-22)
+++ v1 (2026-04-22)
@@ -10,1469 +10,1500 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1008" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1029" uniqueCount="480">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/635/portaria_005-ponto_facultativo.pdf</t>
+  </si>
+  <si>
+    <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho no dia 20 de abril de 2026 (segunda-feira), em razão do feriado nacional de Tiradentes, celebrado no dia 21 de abril de 2026 (terça-feira). A Sessão Plenária Ordinária desta Casa será realizada no dia 22 de abril de 2026 _x000D_
+(quarta-feira), às 18 horas, nos termos do art. 18, § 2º, da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/624/portaria_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDER 10 (dez) dias de férias à Gézica Bertoldi, matrícula funcional nº58/1, ocupante do cargo de Secretária Geral, referente ao período aquisitivo de 03 de junho de 2024 a 04 de junho de 2025, para fruição durante o período de 11 a 20 de março de 2026.CONVERTER em pecúnia 10 (dez) dias de férias do Servidor Kaue Schnaider Baldissera, matrícula funcional nº 917/1, ocupante do cargo em comissão de Assessor Parlamentar, referente ao período aquisitivo de 05 de fevereiro de 2025 a 04 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/619/portaria_03-2026__com_publicacao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDER 10 (dez) dias de férias à Servidora Giliane Teles Forlin Hartmann,_x000D_
+matrícula funcional nº 780/1, ocupante do cargo de Contador, referente ao período aquisitivo_x000D_
+de 23 de maio de 2024 a 22 de maio de 2025, para fruição durante o período de 04 a 13 de_x000D_
+março de 2026.CONVERTER em pecúnia 10 (dez) dias de férias; CONVERTER em pecúnia 10 (dez) dias de férias do Servidor Claudecir Gonçalves,matrícula funcional nº 909/1, ocupante do cargo em comissão de Assesssor Parlamentar,referente ao período aquisitivo de 05 de fevereiro de 2025 a 04 de fevereiro de 2026.</t>
+  </si>
+  <si>
     <t>614</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
-    <t>POR</t>
-[...5 lines deleted...]
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/614/portaria_no_002-2026.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/614/portaria_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Ponto Facultativo Carnaval</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/602/portaria_01-2026.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/602/portaria_01-2026.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias à Servidora Nataly Klabunde da Silva, matrícula funcional nº 62-3, ocupante do cargo de Analista Legislativo, referente ao período aquisitivo de 01 de julho de 2023 a 30 de junho de 2024, para fruição durante o período de 05 a 14 de janeiro de 2026.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/588/portaria_37-25.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/588/portaria_37-25.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias ao Servidor Danilo dos Santos Pinto, matrícula funcional nº 60-7, ocupante do cargo de Técnico Administrativo, referente ao período aquisitivo de 03 de junho de 2024 a 02 de junho de 2025, para fruição durante o período de 05 de fevereiro de 2026 a 14 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/597/portaria_36-25.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/597/portaria_36-25.pdf</t>
   </si>
   <si>
     <t>Estabelecer recesso funcional no âmbito da Câmara Municipal de Chopinzinho, no período de 22 de dezembro de 2025 a 02 de janeiro de 2026.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/589/portaria_35-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/589/portaria_35-2025.pdf</t>
   </si>
   <si>
     <t>Estabelecer, no período de 15 de dezembro de 2025 a 14 de fevereiro de_x000D_
 2026, o horário de atendimento ao público externo das 8h (oito horas) às 14h (quatorze_x000D_
 horas), de segunda a sexta-feira, no âmbito da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/584/portaria_34-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/584/portaria_34-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDER férias aos servidores do Poder Legislativo de Chopinzinho</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/583/portaria_n_033_2025_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/583/portaria_n_033_2025_com_publicacao.pdf</t>
   </si>
   <si>
     <t>Fica constituída, para mandato de 1 (um) ano, a Comissão de Ética e de Decoro Parlamentar da Câmara Municipal de Chopinzinho, a qual será composta pelos seguintes vereadores:I - membros titulares: Jorcélio Farias, Loeli Ana Nervis e Rosani Checelski; II - membros suplentes: Paulo Cesar da Rosa, Saimon Roberto Miri e Enio Valdir Ceni.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/585/portaria_n_032_2025_com_publicacao_1.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/585/portaria_n_032_2025_com_publicacao_1.pdf</t>
   </si>
   <si>
     <t>Estabelecer, no período de 15 de dezembro de 2025 a 14 de fevereiro de 2026, o horário de atendimento ao público externo das 8h (oito horas) às 12h (doze horas), de segunda a sexta-feira, no âmbito da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/582/portaria_n_031_2025_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/582/portaria_n_031_2025_com_publicacao.pdf</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/577/portaria_30-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/577/portaria_30-2025.pdf</t>
   </si>
   <si>
     <t>Designar o servidor Danilo dos Santos Pinto, Técnico Administrativo, para atuar como Apoio Técnico à Ouvidoria Parlamentar, fazendo jus à gratificação correspondente a cinquenta por cento sobre seu vencimento, nos termos dos artigos 8º e ss. e Anexo IV, da Lei nº4099, de 03 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/572/portaria_29-25-.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/572/portaria_29-25-.pdf</t>
   </si>
   <si>
     <t>CONCEDER a servidora efetiva Rubia Mara Storti Rocha, matrícula funcional nº 21-6, ocupante do cargo de Procurador Legislativo, a conversão em pecúnia de 2 (dois) meses de licença prêmio por assiduidade, referente ao quinquênio aquisitivo de 2 de agosto de 2020 a 1º de agosto de 2025.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/567/port_28.pdf</t>
-[...2 lines deleted...]
-    <t>Declarar PONTO FACULTATIVO na CâmaraMunicipal de Chopinzinho no dia 28 de outubro de 2025(terça-feira), em comemoração ao Dia do Servidor Público e RECESSO no dia 27 de outubro de 2025 (segunda-feira). Art. 2º A sessão ordinária desta Casa será realizada no dia 29de outubro de 2025 (quarta-feira), às 18 horas.</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/567/port_28.pdf</t>
+  </si>
+  <si>
+    <t>Declarar PONTO FACULTATIVO na CâmaraMunicipal de Chopinzinho no dia 21 de novembro de (sexta-feira).</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/562/portaria_27--2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/562/portaria_27--2025.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho no dia 28 de outubro de 2025 (terça-feira), em comemoração ao Dia do Servidor Público e RECESSO no dia 27 de outubro de 2025 (segunda-feira).</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/547/portaria_26_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/547/portaria_26_com_publicacao.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias à Servidora Rubia Mara Storti Rocha, matrícula funcional nº 21-6, ocupante do cargo de Procurador Legislativo, referente ao período aquisitivo de 02 de agosto de 2023 a 01 de agosto de 2024, para fruição durante o período de 7 a 16 de outubro de 2025</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/540/portaria_25-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/540/portaria_25-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias à Servidora Nataly Klabunde da Silva, matrícula funcional nº 62-3, ocupante do cargo de Analista Legislativo, referente ao período aquisitivo de 01 de julho de 2023 a 30 de junho de 2024, para fruição durante o período de 10 a 19 de setembro de 2025.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/538/portaria_24-2025--.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/538/portaria_24-2025--.pdf</t>
   </si>
   <si>
     <t>Alterar o nível do cargo em comissão ocupado pelo servidor Kaue Schnaider Baldissera, nomeado pela Portaria nº 04, de 04 de fevereiro de 2025, no cargo de Assessor Parlamentar, passando para o nível CC-1, conforme Anexos V e VI da Lei nº 4.099/2025.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/537/portaria_23-25_--.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/537/portaria_23-25_--.pdf</t>
   </si>
   <si>
     <t>Alterar o nível do cargo em comissão ocupado pelo servidor Claudecir Gonçalves, nomeado pela Portaria nº 02, de 04 de fevereiro de 2025, no cargo de Assessor Parlamentar, passando para o nível CC-1, conforme Anexos V e VI da Lei nº 4.099/2025.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/528/portaria_22-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/528/portaria_22-2025.pdf</t>
   </si>
   <si>
     <t>Fica revogada integralmente a Portaria nº 021, de 13 de agosto de 2025.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/524/portaria_21_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/524/portaria_21_com_publicacao.pdf</t>
   </si>
   <si>
     <t>Fica exonerado, a pedido, a partir de 29 de agosto de 2025, o servidor Kaue Schnaider Baldissera, matrícula nº 91-7, do cargo de Assessor Parlamentar, de provimento em comissão, da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/508/portaria_20_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/508/portaria_20_com_publicacao.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias à Servidora Gézica Bertoldi, matrícula funcional nº 58-5, ocupante do cargo de Secretária Geral, referente ao período aquisitivo de 03 de junho de 2023 a 02 de junho de 2024, para fruição durante o período de 20 a 29 de agosto de 2025.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/496/portaria_19-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/496/portaria_19-2025.pdf</t>
   </si>
   <si>
     <t>Elevar a servidora Gézica Bertoldi, ocupante do cargo de Secretária Geral, matrícula 58-5, do nível de enquadramento V para o nível de enquadramento VI da tabela de vencimentos, em razão da avaliação de desempenho referente ao período aquisitivo de 03 de junho de 2023 a 02 de junho de 2025.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/493/portaria_18-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/493/portaria_18-2025.pdf</t>
   </si>
   <si>
     <t>Elevar o servidor André da Silva Xavier da Cruz, ocupante do cargo de Assessor de Comunicação, matrícula 59-3, do nível de enquadramento V para o nível de enquadramento VI da tabela de vencimentos, em razão da avaliação de desempenho referente ao período aquisitivo de 03 de junho de 2023 a 02 de junho de 2025.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/494/portaria_17-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/494/portaria_17-2025.pdf</t>
   </si>
   <si>
     <t>Elevar o servidor Danilo dos Santos Pinto, ocupante do cargo de Técnico Administrativo, matrícula 60-7, do nível de enquadramento V para o nível de enquadramento VI da tabela de vencimentos, em razão da avaliação de desempenho referente ao período aquisitivo de 03 de junho de 2023 a 02 de junho de 2025.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/486/portaria_16--25.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/486/portaria_16--25.pdf</t>
   </si>
   <si>
     <t>Ficam designados os seguintes membros para compor a comissão responsável pela Avaliação de Desempenho Funcional da servidora Gézica Bertoldi – Secretária Geral, matrícula nº 58-5, nos termos da Lei nº 4099/2025:I – Nataly Klabunde, servidora efetiva, presidente;II – Enio Valdir Ceni, vereador; III – Saimon Roberto Miri, vereador.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/485/portaria_15-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/485/portaria_15-2025.pdf</t>
   </si>
   <si>
     <t>Declara-se PONTO FACULTATIVO na Câmara Municipal no dia 19 de junho de 2025 (quinta-feira), o qual celebra a Solenidade de Corpus Christi e RECESSO no dia 20 de junho de 2025 (sexta-feira).</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/480/portaria_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/480/portaria_com_publicacao.pdf</t>
   </si>
   <si>
     <t>Nomear Luana Varaschim Perin para exercer o cargo em comissão de Assessor Jurídico do Poder Legislativo de Chopinzinho, de livre nomeação e exoneração, com remuneração correspondente ao nível CC-1, nos termos do Anexo V da Lei nº 4.099/2025, atendidos os requisitos legais para o exercício da função, com entrada em exercício na data de 19 de maio de 2025.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/479/port_13-25.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/479/port_13-25.pdf</t>
   </si>
   <si>
     <t>Fica exonerado, a partir de 09 de maio de 2025, o servidor Diego Ernesto Oliveira Posso, matrícula nº 89-5, do cargo de assessor Jurídico da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/474/portaria_12-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/474/portaria_12-2025.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho, no dia 02 de maio de 2025 (sexta-feira), referente ao feriado nacional de 1° de maio, Dia Mundial do Trabalho.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/465/portaria.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/465/portaria.pdf</t>
   </si>
   <si>
     <t>Alterar o nível do cargo em comissão ocupado pelo servidor Diego Ernesto Oliveira Posso, nomeado pela Portaria nº 01, de 04 de fevereiro de 2025, no cargo de Assessor Jurídico, passando para o nível CC-1, conforme Anexos V e VI da Lei nº 4.099/2025.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/457/portaria_no_010-2025_com_publicacao_-_licenca_paternidade_danilo.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/457/portaria_no_010-2025_com_publicacao_-_licenca_paternidade_danilo.pdf</t>
   </si>
   <si>
     <t>Concede licença paternidade.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/456/portaria_09-25.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/456/portaria_09-25.pdf</t>
   </si>
   <si>
     <t>Declara-se ponto facultativo na Câmara Municipal de Chopinzinho nos dias 03 e 04 de março de 2025 e, no dia 05 de março, apenas no período da manhã</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/455/portaria_no_08-2025_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/455/portaria_no_08-2025_com_publicacao.pdf</t>
   </si>
   <si>
     <t>Elevar a servidora Anastasia Olivo Braga, ocupante do cargo de Auxiliar de Serviços Gerais, matrícula 8-9, do nível de enquadramento X para o nível de enquadramento XI da tabela de vencimentos, em razão da avaliação de desempenho referente ao período aquisitivo de 1º de fevereiro de 2023 a 31 de janeiro de 2025.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/452/portaria_7-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/452/portaria_7-2025.pdf</t>
   </si>
   <si>
     <t>Designar a servidora Nataly Klabunde, analista legislativa, para atuar como Encarregada da Lei Geral de Proteção de Dados no âmbito da Câmara Municipal de Chopinzinho/PR, nos termos que dispõe a Resolução nº 03/2023.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/451/portaria_6-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/451/portaria_6-2025.pdf</t>
   </si>
   <si>
     <t>Designar a servidora Gézica Bertoldi, secretária geral, para atuar como Gestora de Contratos no âmbito da Câmara Municipal de Chopinzinho/PR, nos termos que dispõe a Resolução nº 07/2023.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/449/portaria_05-25.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/449/portaria_05-25.pdf</t>
   </si>
   <si>
     <t>Designar a Vereadora Rosani Checelski, para atuar como Procuradora da Mulher no âmbito da Câmara Municipal de Chopinzinho, e a Vereadora Loeli Ana Nervis, para atuar como Procuradora Adjunta da Mulher. - Designar a servidora Nataly Klabunde, analista legislativa, para assessorar às Procuradoras e auxiliar os trabalhos desenvolvidos pela Procuradoria da Mulher da Câmara Municipal</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/448/portaria_04-25.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/448/portaria_04-25.pdf</t>
   </si>
   <si>
     <t>Nomear Kaue Schnaider Baldissera para exercer o cargo em comissão de Assessor Parlamentar do Poder Legislativo de Chopinzinho, de livre nomeação e exoneração, com remuneração correspondente ao nível CC-2, nos termos do Anexo V da Lei nº 4099/2025, atendendo aos requisitos legais para o exercício da função, com início do exercício em 05 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/447/portaria_tres.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/447/portaria_tres.pdf</t>
   </si>
   <si>
     <t>Ficam designados os seguintes membros para compor as comissões responsáveis pela Avaliação de Desempenho Funcional, Avaliação Especial de Desempenho para Estágio Probatório e Concessão de Adicional por Conclusão de Curso, nos termos da Lei nº 4099/2025: I – Gézica Bertoldi, servidora efetiva, presidente; II – Enio Valdir Ceni, vereador; III – Saimon Roberto Miri, vereador.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/446/portaria_02.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/446/portaria_02.pdf</t>
   </si>
   <si>
     <t>Nomear Claudecir Gonçalves para exercer o cargo em comissão de Assessor Parlamentar do Poder Legislativo de Chopinzinho, de livre nomeação e exoneração, com remuneração correspondente ao nível CC-2, nos termos do Anexo V da Lei nº 4099/2025, atendendo aos requisitos legais para o exercício da função, com início do exercício em 05 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/445/portaria_01.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/445/portaria_01.pdf</t>
   </si>
   <si>
     <t>Nomear Diego Ernesto Oliveira Posso para exercer o cargo em comissão de Assessor Jurídico do Poder Legislativo de Chopinzinho, de livre nomeação e exoneração, com remuneração correspondente ao nível CC-2, nos termos do Anexo V da Lei nº 4099/2025, atendendo aos requisitos legais para o exercício da função, com entrada em exercício em 05 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/426/portaria_033_2024_exoneracao_diego_assinada_e_publicada_1.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/426/portaria_033_2024_exoneracao_diego_assinada_e_publicada_1.pdf</t>
   </si>
   <si>
     <t>Exonerar, a partir de 31 de dezembro de 2024, o servidor Diego Ernesto _x000D_
 Oliveira Posso, matrícula 76-3, do cargo de Assessor Jurídico do Poder Legislativo de _x000D_
 Chopinzinho.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/421/portaria_032_2024_exoneracao_claudecir_assinada_e_publicada.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/421/portaria_032_2024_exoneracao_claudecir_assinada_e_publicada.pdf</t>
   </si>
   <si>
     <t>Exonerar, a partir de 31 de dezembro de 2024, o servidor Claudecir Gonçalves,_x000D_
 matrícula 77-1, do cargo de Assessor Parlamentar do Poder Legislativo de Chopinzinho.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/420/portaria_n_031_2024_ferias_servidores_assinada_e_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/420/portaria_n_031_2024_ferias_servidores_assinada_e_com_publicacao.pdf</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/419/portaria_30-2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/419/portaria_30-2024.pdf</t>
   </si>
   <si>
     <t>Estabelecer o horário de atendimento ao público    externo das 12 às 18 horas, de segunda  a sexta-feira. Perdurando até 14 de Fevereiro de 2025, período de recesso parlamentar.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/418/portaria.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/418/portaria.pdf</t>
   </si>
   <si>
     <t>Estabelecer recesso funcional no âmbito da Câmara Municipal de Chopinzinho, no período de 23 de dezembro de 2024 a 03 de janeiro de 2025.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/406/portaria_28-2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/406/portaria_28-2024.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho no dia 28 de outubro de 2024 (segunda-feira), em comemoração ao Dia do Servidor Público.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/405/portaria_no_027-2024_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/405/portaria_no_027-2024_com_publicacao.pdf</t>
   </si>
   <si>
     <t>CONCEDER ao Servidor Efetivo André da Silva Xavier da Cruz, matrícula funcional nº 59-3, ocupante do cargo de Assessor de Comunicação a conversão em pecúnia de sua licença prêmio por assiduidade, correspondente a 3 (três) meses, referente ao quinquênio aquisitivo de 3 de junho de 2019 a 2 de junho de 2024.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/402/portaria_no_026-2024_assinada_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/402/portaria_no_026-2024_assinada_com_publicacao.pdf</t>
   </si>
   <si>
     <t>Progressão Funcional Rubia Mara Storti Rocha</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/404/portaria_25-2024__assinada_e_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/404/portaria_25-2024__assinada_e_com_publicacao.pdf</t>
   </si>
   <si>
     <t>CONCEDER ao Servidor Efetivo Danilo dos Santos Pinto, matrícula funcional nº 60-7, ocupante do cargo de Técnico Administrativo a conversão em pecúnia de sua licença prêmio por assiduidade, correspondente a 3 (três) meses, referente ao quinquênio aquisitivo de 3 de junho de 2019 a 2 de junho de 2024.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/403/portaria_no024-2024_assinada_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/403/portaria_no024-2024_assinada_com_publicacao.pdf</t>
   </si>
   <si>
     <t>CONCEDER a Servidora Efetiva Gézica Bertoldi, matrícula funcional nº 58-5, ocupante do cargo de Secretária Geral, a conversão em pecúnia de sua licença prêmio por assiduidade, correspondente a 3 (três) meses, referente ao quinquênio aquisitivo de 3 de junho de 2019 a 2 de junho de 2024.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/397/portaria_023_2024_com_publicacao.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/397/portaria_023_2024_com_publicacao.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias ao Servidor Danilo dos Santos Pinto, matrícula funcional nº 60-7, ocupante do cargo de Técnico Administrativo, referente ao período aquisitivo de 3 de junho de 2023 a 2 de junho de 2024, para fruição durante o período de 9 de setembro de 2024 a 18 de setembro de 2024.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/394/portaria_n_022_2024_com_publicacao_assinada.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/394/portaria_n_022_2024_com_publicacao_assinada.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias à Servidora Nataly Klabunde da Silva, matrícula funcional nº 62-3, ocupante do cargo de Analista Legislativa, referente ao período aquisitivo de 1º de julho de 2022 a 30 de junho de 2023, para fruição durante o período de 12 de agosto de 2024 a 21 de agosto de 2024.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/393/portaria_n_021_2024_com_publicacao_assinada.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/393/portaria_n_021_2024_com_publicacao_assinada.pdf</t>
   </si>
   <si>
     <t>CONCEDER 30 dias de férias ao Servidor André da Silva Xavier da Cruz, matrícula funcional nº 59-3, ocupante do cargo de Assessor de Comunicação, referente ao período aquisitivo de 3 de junho de 2023 a 2 de junho de 2024, para fruição durante o período de 13 de agosto de 2024 a 11 de setembro de 2024.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/392/portaria_20_2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/392/portaria_20_2024.pdf</t>
   </si>
   <si>
     <t>REVOGAR, pelo presente ato, as Portarias 002/2024 de 03 de abril de 2024; 003/2024 de 10 de abril de 2024; 004/2024 de 10 de abril de 2024; 006/2024 de 14 de maio de 2024; e 007/2024 de 14 de maio de 2024.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/391/portaria_19_2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/391/portaria_19_2024.pdf</t>
   </si>
   <si>
     <t>Ficam nomeados a servidora Gézica Bertoldi como Presidente, os vereadores Pedro Reinaldo de Oliveira como Vice-Presidente e Paulo Cesar da Rosa como Membro, para comporem as Comissões de Avaliação de Desempenho, Avaliação Especial de Desempenho e de Adicional por Conclusão de Curso.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/390/portaria_18_2024_2_.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/390/portaria_18_2024_2_.pdf</t>
   </si>
   <si>
     <t>REVOGADA.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/388/portaria_17-24.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/388/portaria_17-24.pdf</t>
   </si>
   <si>
     <t>Nomear temporariamente o Assessor Jurídico desta Câmara Municipal de Chopinzinho, Dr. Diego Ernesto de Oliveira Posso, para que responda pela Procuradoria desta Casa de Leis, em caráter excepcional e temporário, durante o período em que o servidor efetivo vinculado ao cargo da Procuradoria estiver de licença.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/386/port_16.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/386/port_16.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre o sistema de registro eletrônico de ponto, afastamentos e perícia médica na Câmara_x000D_
 Municipal de Chopinzinho – Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/385/port_15.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/385/port_15.pdf</t>
   </si>
   <si>
     <t>Elevar a Servidora Nataly Klabunde da Silva, ocupante do cargo de Analista Legislativo, Grupo Ocupacional – Profissional, matrícula 62-3, do nível de enquadramento IV para o nível de enquadramento V da tabela de vencimentos, referente ao período aquisitivo de 1º de julho de 2022 a 30 de junho de 2024, com efeito retroativo a 1º de julho de 2024.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/384/port_14-2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/384/port_14-2024.pdf</t>
   </si>
   <si>
     <t>Revogada.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/381/port_13-24.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/381/port_13-24.pdf</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/380/port_12-2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/380/port_12-2024.pdf</t>
   </si>
   <si>
     <t>EXONERAR o servidor Zair Pedro Dal Vesco, matrícula 79-8, do cargo de Assessor Parlamentar do Poder Legislativo de Chopinzinho, a partir de 30 de junho de 2024.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/375/portaria_11.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/375/portaria_11.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias à Servidora Gézica Bertoldi, matrícula funcional nº 58-5, ocupante do cargo de Secretária Geral, referente ao período aquisitivo de 03 de junho de 2023 a 02 de junho de 2024, para fruição durante o período de 8 a 17 de julho de 2024.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/374/portaria_rubia_licenca.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/374/portaria_rubia_licenca.pdf</t>
   </si>
   <si>
     <t>Conceder 30 (trinta) dias de licença-prêmio a Servidora Rubia Mara Storti Rocha, ocupante do cargo de Procuradora Legislativa, matrícula 21-6, no período de 09 de julho de 2024 a 07 de agosto de 2024, referente ao período aquisitivo de 02 de agosto de 2015 a 01 de agosto de 2020.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/368/portaria_09-24.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/368/portaria_09-24.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho, no_x000D_
 dia 31 de maio (sexta-feira).</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/366/portaria_08-2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/366/portaria_08-2024.pdf</t>
   </si>
   <si>
     <t>Fica nomeada a servidora Rubia Mara Storti Rocha como Presidente, o Vereador Pedro Reinaldo de Oliveira como Vice-Presidente e a Servidora Gézica Bertoldi como membro, para comporem as Comissões de Avaliação de Desempenho, Avaliação Especial de Desempenho e de Adicional por Conclusão de Curso.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/365/portaria_07-2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/365/portaria_07-2024.pdf</t>
   </si>
   <si>
     <t>Nomear ANDRÉ DA SILVA XAVIER DA CRUZ, matrícula funcional nº 59-3, para o desempenho, em caráter permanente, das funções de Ouvidor e responsável pelo Serviço de Informações ao Cidadão-SIC.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/364/portaria_06-2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/364/portaria_06-2024.pdf</t>
   </si>
   <si>
     <t>Nomear DANILO DOS SANTOS PINTO, matrícula funcional nº 60-7, para o desempenho, em caráter permanente, das funções atribuídas ao Assessor de Comissão Permanente, em instruir processos, análise de documentos e legislações aplicáveis, alimentação do processo eletrônico, com acompanhamento das reuniões das Comissões Permanentes e emissão de pareceres.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/358/portaria_005-2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/358/portaria_005-2024.pdf</t>
   </si>
   <si>
     <t>Será considerado válido o contrato verbal com o Poder Legislativo do Município,para a realização de pequenas compras ou prestação de serviços de pronto pagamento, assim entendidos aqueles de valor não superior a R$ 11.981,20 (onze mil novecentos e oitenta e um reais e vinte centavos) conforme dispõe o §2º do art. 95 da Lei Federal 14.133/2021, alterado pelo DECRETO n. 11.871, de 29 de dezembro de 2023, cujos valores serão reajustados de forma direta com a publicação de novos Decretos Federais de atualização de valores.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/357/portaria_004_2024_rubia_1.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/357/portaria_004_2024_rubia_1.pdf</t>
   </si>
   <si>
     <t>Nomear RUBIA MARA STORTI ROCHA, matrícula funcional nº 21-6, como Controladora Interna e Membro do Conselho Técnico do Estatuto pelo período de dois anos, prorrogável por iguais períodos;</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/356/portaria_003_2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/356/portaria_003_2024.pdf</t>
   </si>
   <si>
     <t>Nomear GÉZICA BERTOLDI, matrícula funcional nº 58-5, como Gestora de Contratos e Conselheira RPPS – PREVCHOPIM, pelo período de dois anos, prorrogável por iguais períodos.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/354/portaria_02-24.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/354/portaria_02-24.pdf</t>
   </si>
   <si>
     <t>Nomear NATALY KLABUNDE, matrícula funcional nº 623/1, como Agente de Contratação e Encarregado Geral de Proteção de Dados pelo período de 2 (dois) anos, prorrogável por iguais e sucessivos períodos.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/351/portaria_01-24..pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/351/portaria_01-24..pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho, nos dias 12 de fevereiro (segunda-feira) e 13 de fevereiro (terça-feira).</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/335/portaria_29-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/335/portaria_29-23.pdf</t>
   </si>
   <si>
     <t>CONCEDER férias aos servidores do Poder Legislativo de Chopinzinho.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/334/portaria_28-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/334/portaria_28-23.pdf</t>
   </si>
   <si>
     <t>Estabelecer recesso funcional no âmbito da Câmara Municipal de Chopinzinho, no período compreendido entre 26 de dezembro de 2023 a 02 de janeiro de 2024.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/333/portaria_27-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/333/portaria_27-23.pdf</t>
   </si>
   <si>
     <t>Estabelecer, temporariamente, o horário de atendimento ao público externo das 11 horas às 17 horas, de segunda a sexta-feira.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/323/portaria_25-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/323/portaria_25-23.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias, a Servidora Gézica Bertoldi, matrícula funcional nº 58-5, ocupante do cargo de Secretária Geral, referente ao período aquisitivo de 03 de junho de 2022 a 02 de junho de 2023, para fruição durante o período de 2 a 11 de janeiro de 2023.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/332/portaria_26-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/332/portaria_26-23.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho, no dia 15 de dezembro (sexta-feira), referente ao feriado nacional de 14 de dezembro, Emancipação Político-administrativa do Município.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/316/portaria_23-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/316/portaria_23-2023.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho, no dia 03 de novembro de 2023 (sexta-feira), referente ao feriado nacional de 02 de novembro, Finados.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/321/portaria_024-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/321/portaria_024-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias, a Servidora Gézica Bertoldi, matrícula funcional nº 58-5, ocupante do cargo de Secretária Geral, referente ao período aquisitivo de 03 de junho de 2022 a 02 de junho de 2023, para fruição durante o período de 11 a 20 de dezembro de 2023.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/310/portaria_22-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/310/portaria_22-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDER 20 (vinte) dias de férias, ao Servidor Danilo dos Santos Pinto, matrícula funcional nº 60-7, ocupante do cargo de Técnico Administrativo, referente ao período aquisitivo de 03 de junho de 2022 a 02 de junho de 2023, para fruição durante o período de 06 a 25 de novembro de 2023.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/309/portaria_021-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/309/portaria_021-2023.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho, no dia 13 de outubro 2023 (sexta-feira), devido ao feriado nacional de 12 de outubro (quinta-feira), Nossa Senhora Aparecida, Padroeira do Brasil.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/308/portaria__020-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/308/portaria__020-2023.pdf</t>
   </si>
   <si>
     <t>NOMEAR o servidor Danilo dos Santos Pinto, matrícula nº 60-7, ocupante do cargo de Técnico Administrativo, para exercer a função de Ouvidor da Câmara Municipal de Chopinzinho pelo período de dois anos, podendo ser prorrogado por iguais e sucessivos períodos.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/298/portaria_019-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/298/portaria_019-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias, remanescentes, a Servidora Nataly Klabunde da Silva, matrícula funcional nº 62-3, ocupante do cargo de Analista Legislativo, referente ao período aquisitivo de 01 de julho de 2021 a 30 de junho de 2022, para fruição durante o período de 11 a 20 de setembro de 2023.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/297/portaria_018-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/297/portaria_018-2023.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho, nos dia 08 de setembro 2023 (sexta-feira) devido ao feriado nacional de 07 de setembro, Independência do Brasil.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/296/portaria_17-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/296/portaria_17-23.pdf</t>
   </si>
   <si>
     <t>CONCEDER estabilidade funcional e elevação de nível na tabela de vencimentos, a Servidora Nataly Klabunde da Silva, ocupante do cargo de Analista Legislativo, matrícula 62-3, aprovada no Estágio Probatório por atender satisfatoriamente os requisitos exigidos para aptidão ao cargo, passando do nível de enquadramento III para o nível IV, a partir de 01 de julho de 2023.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/279/portaria_16-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/279/portaria_16-23.pdf</t>
   </si>
   <si>
     <t>Conceder Progressão por Merecimento, com avanço de nível na tabela de cargos e salários, aos servidores efetivos abaixo relacionados, a partir de 03 de junho de 2023.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/278/portaria_15-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/278/portaria_15-23.pdf</t>
   </si>
   <si>
     <t>Conceder Adicional por Conclusão de Curso em Nível de Pós-Graduação Lato Sensu, à Servidora Giliane Teles Forlin Hartmann, ocupante do cargo de Contador, Categoria Funcional – Profissional, no percentual de 12% calculado sobre o padrão de vencimento inicial do cargo efetivo, retroativo a 06 de junho de 2023.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/272/portaria_14-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/272/portaria_14-23.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho, nos dias 08 (quinta-feira) e 09 de junho 2023 (sexta-feira) devido à Solenidade de Corpus Christi.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/267/portaria_13-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/267/portaria_13-2023.pdf</t>
   </si>
   <si>
     <t>Nomear o Sr. Zair Pedro Dal Vesco, para exercer o cargo de Assessor Parlamentar, com 20 horas semanais, percebendo vencimentos mensais correspondentes ao Nível CC-1 do quadro de pessoal da Câmara Municipal, a partir de 23 de maio de 2023.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/266/portaria_12-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/266/portaria_12-2023.pdf</t>
   </si>
   <si>
     <t>Nomear a Sra. Giliane Teles Forlin Hartmann, chamada através do Edital de Convocação nº 014/2023, para exercer o cargo efetivo de Contador, percebendo vencimentos mensais correspondentes ao nível inicial do cargo, de acordo com a legislação vigente, a partir de 23 de maio de 2023.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/264/portaria_11-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/264/portaria_11-23.pdf</t>
   </si>
   <si>
     <t>Conceder 30 (trinta) dias de licença-prêmio a Servidora Rubia Mara Storti Rocha, ocupante do cargo de Procuradora Legislativa, matrícula 21-6, no período de 08 de maio de 2023 a 06 de junho de 2023, referente ao período aquisitivo de 02 de agosto de 2015 a 01 de agosto de 2020.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/259/portaria_10-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/259/portaria_10-2023.pdf</t>
   </si>
   <si>
     <t>Declarar a vacância do cargo de Contador, ocupado pelo Servidor Zair Pedro Dal Vesco, matrícula nº 2-7, Nível Salarial XVIII, a partir de 02 de maio de 2023, devido à concessão de aposentadoria por tempo de contribuição publicada através do Decreto Municipal nº 115 de 25 de abril de 2023.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/258/portaria_9-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/258/portaria_9-2023.pdf</t>
   </si>
   <si>
     <t>Fica nomeada a Servidora Rubia Mara Storti Rocha como Presidente, o Vereador Paulo Cesar da Rosa como Vice-Presidente e o Vereador Enio Valdir Ceni como membro, para comporem a Comissão de Avaliação de Desempenho, de Avaliação Especial de Desempenho e de Adicional por Conclusão de Curso.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/257/portaria_8-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/257/portaria_8-2023.pdf</t>
   </si>
   <si>
     <t>Elevar a Servidora Anastasia Olivo Braga, ocupante do cargo de Auxiliar de Serviços Gerais, Grupo Ocupacional – Serviços Gerais, matrícula 8-9, do nível de enquadramento IX para o nível de enquadramento X da tabela de vencimentos, referente ao período aquisitivo de  1º de fevereiro de 2021 a 31 de janeiro de 2023, com efeito retroativo a 1º</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/256/portaria_7_-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/256/portaria_7_-2023.pdf</t>
   </si>
   <si>
     <t>Nomear Comissão Especial composta pelos vereadores: Enio Valdir Ceni – Presidente; Paulo Cesar da Rosa – Relator e Nereu Hengen – Membro, para analisar os Projetos de Leis e demais matérias que tramitarem no Poder Legislativo até a formação das Comissões Permanentes.  COM ERRATA</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/241/portaria_006-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/241/portaria_006-2023.pdf</t>
   </si>
   <si>
     <t>Fica nomeada a Servidora Gézica Bertoldi como Presidente, e os vereadores Paulo Cesar da Rosa e Enio Valdir Ceni como membros, para comporem a Comissão de Avaliação de Desempenho e de Adicional por Conclusão de Curso.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/240/portaria_005-2023_nomeia_claudecir.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/240/portaria_005-2023_nomeia_claudecir.pdf</t>
   </si>
   <si>
     <t>Nomear Claudecir Gonçalves, RG nº 8768269-2, CPF nº 053.350.269-10, para exercer o cargo de Assessor Parlamentar, percebendo vencimentos mensais correspondentes ao Nível CC-1 do quadro de pessoal da Câmara Municipal, a partir de 15 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/239/portaria_004-2023_ponto_facultativo_carnaval.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/239/portaria_004-2023_ponto_facultativo_carnaval.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho, nos dias 20 de fevereiro de 2023 (segunda-feira), 21 de fevereiro (terça-feira) e 22 de fevereiro de 2023 (quarta-feira) pela manhã, com atendimento normal das 13h às 17h.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/238/portaria_003-2023_procuradora_mulher.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/238/portaria_003-2023_procuradora_mulher.pdf</t>
   </si>
   <si>
     <t>NOMEAR a vereadora Lídia Posso para atuar como Procuradora da Mulher no âmbito da Câmara Municipal de Chopinzinho, e o Presidente em exercício como Procurador Adjunto, para o biênio 2023/2024, findando o mandato com o da Mesa Diretora.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/237/portaria_no002_-2023_recesso_parlamentar_horario_diferenciado_-_12h_as_18h.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/237/portaria_no002_-2023_recesso_parlamentar_horario_diferenciado_-_12h_as_18h.pdf</t>
   </si>
   <si>
     <t>Estabelecer, temporariamente, o horário de atendimento ao público externo das 12 horas às 18 horas, de segunda a sexta-feira.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/235/portaria_001-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/235/portaria_001-2023.pdf</t>
   </si>
   <si>
     <t>NOMEAR o Sr. Diego Ernesto Oliveira Posso, RG nº 9.847.192-8 (SSP-PR), CPF nº 075.517.659-54, para exercer o cargo de Assessor Jurídico do Poder Legislativo de Chopinzinho.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/226/doc00404692.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/226/doc00404692.pdf</t>
   </si>
   <si>
     <t>CONCEDER férias aos servidores do Poder Legislativo de Chopinzinho, conforme segue:</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/225/portaria_22-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/225/portaria_22-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDER Licença Prêmio por assiduidade de 03 (três) meses a servidora Anastásia Olivo Braga, matrícula funcional 8-9, ocupante do cargo de Auxiliar de Serviços Gerais, referente ao quinquênio aquisitivo de 1º de fevereiro de 2017 a 31 de janeiro de 2022, para fruição no período de 1º de fevereiro de 2023 a 1º de maio de 2023.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/224/portaria_21-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/224/portaria_21-2022.pdf</t>
   </si>
   <si>
     <t>Estabelecer recesso funcional no âmbito da Câmara Municipal de Chopinzinho, no período compreendido entre 26 de dezembro de 2022 a 30 de dezembro de 2022.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/223/portaria_20-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/223/portaria_20-2022.pdf</t>
   </si>
   <si>
     <t>EXONERAR, o servidor Diego Ernesto Oliveira Posso, RG nº 9.847.192-8 SSP-PR, matrícula 73-0, do cargo de Assessor Jurídico do Poder Legislativo de Chopinzinho, a partir de 31 de dezembro de 2022.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/222/portaria_19-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/222/portaria_19-22.pdf</t>
   </si>
   <si>
     <t>EXONERAR a servidora Márcia Richetti, RG nº 6.648.173-5 SSP/PR, do cargo de Assessora Parlamentar do Poder Legislativo de Chopinzinho, a partir da data de 12 de dezembro de 2022.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/221/portaria_18-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/221/portaria_18-2022.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho no dia 14 de novembro de 2022 (segunda-feira), referente ao feriado nacional de 15 de novembro (terça-feira), Dia da Proclamação da República.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/220/portaria_17-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/220/portaria_17-2022.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho no dia 28 de outubro de 2022 (sexta-feira), em comemoração ao Dia do Servidor Público Municipal.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/219/portaria_16-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/219/portaria_16-2022.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho no dia 03 de outubro de 2022 (segunda-feira), referente ao feriado municipal de 04 de outubro, em comemoração ao Dia de São Francisco de Assis, Padroeiro do Município.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/197/portaria_15-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/197/portaria_15-2022.pdf</t>
   </si>
   <si>
     <t>Ficam nomeados o Sr. Diego Ernesto Posso, matrícula nº 70-4, como Presidente, e os Srs. Danilo dos Santos Pinto, matrícula nº 60-7 e Gézica Bertoldi, matrícula nº 58-5, como membros para compor a Comissão Permanente de Licitações da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/191/portaria_14-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/191/portaria_14-2022.pdf</t>
   </si>
   <si>
     <t>Nomear Márcia Richetti, RG nº 6.648.173-5, para exercer o cargo de Assessora Parlamentar, percebendo vencimentos mensais correspondentes ao Nível CC-1 do quadro de pessoal da Câmara Municipal, a partir de 1º de agosto de 2022.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/190/portaria_13-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/190/portaria_13-2022.pdf</t>
   </si>
   <si>
     <t>Elevar a Servidora Rubia Mara Storti Rocha, ocupante do cargo de Procuradora Legislativa, matrícula 21-6, do nível de enquadramento VIII para o nível de enquadramento IX da tabela de vencimentos, a partir de 1º de agosto de 2022, _x000D_
 	_x000D_
 - Revogando a Portaria n. 11, de 22 de julho de 2022, na qual foi informado o nível de enquadramento incorreto.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/189/portaria_12-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/189/portaria_12-2022.pdf</t>
   </si>
   <si>
     <t>Conceder 30 (trinta) dias de Licença prêmio a Servidora Rubia Mara Storti Rocha, ocupante do cargo de Procuradora Legislativa, matrícula 21-6, no período de 28 de julho a 26 de agosto de 2022.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/187/portaria_11-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/187/portaria_11-2022.pdf</t>
   </si>
   <si>
     <t>Elevar a Servidora Rubia Mara Storti Rocha, ocupante do cargo de Procuradora Legislativa, matrícula 21-6, do nível de enquadramento VIII para o nível de enquadramento XIV da tabela de vencimentos, a partir de 1º de agosto de 2022, referente ao período aquisitivo de 02 de agosto de 2020 a 1º de agosto de 2022.  ----NORMA REVOGADA PELA PORTARIA Nº13 DE 28 DE JULHO DE 2022 ----</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/177/portaria_07-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/177/portaria_07-2022.pdf</t>
   </si>
   <si>
     <t>Fica nomeada a Servidora Gézica Bertoldi como Presidente, e os vereadores Paulo Cesar da Rosa e Osmar Checchi como membros, para comporem a Comissão de Avaliação de Desempenho e de Adicional por Conclusão de Curso.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/173/portaria_09-2022_ponto_facultativo.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/173/portaria_09-2022_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho no dia 16 de junho de 2022 (quinta-feira), que celebra a Solenidade de Corpus Christi e RECESSO no dia 17 de junho de 2022 (sexta-feira).</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/172/portaria_08-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/172/portaria_08-2022.pdf</t>
   </si>
   <si>
     <t>Elevar o Servidor Zair Pedro Dal Vesco, ocupante do cargo de Contador, matrícula 2-7, do nível de enquadramento XVII para o nível de enquadramento XVIII da tabela de vencimentos, referente ao período aquisitivo de 1º de junho de 2020 a 31 de maio de 2022, com efeito retroativo a 1º de junho de 2022.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/171/portaria_07-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/171/portaria_07-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDER estabilidade funcional e elevação de nível na tabela de vencimentos, a partir de 03 de junho de 2022, aos servidores efetivos abaixo relacionados que foram aprovados no Estágio Probatório por atender satisfatoriamente os requisitos exigidos para aptidão ao cargo.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/164/portaria_006-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/164/portaria_006-2022.pdf</t>
   </si>
   <si>
     <t>NOMEAR a Servidora Gézica Bertoldi, ocupante do cargo de Secretária Geral, para exercer a função de Ouvidora da Câmara Municipal de Chopinzinho pelo período de dois anos, podendo ser prorrogado por iguais e sucessivos períodos.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/163/portaria_005-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/163/portaria_005-2022.pdf</t>
   </si>
   <si>
     <t>Fica nomeada a Servidora Rubia Mara Storti Rocha como Presidente, e os vereadores Paulo Cesar da Rosa e Osmar Checchi como membros, para comporem a Comissão de Avaliação de Desempenho e de Adicional por Conclusão de Curso.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/162/portaria_004-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/162/portaria_004-2022.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho no dia 22 de abril de 2022 (sexta-feira), referente ao feriado nacional de 21 de abril de 2022 (quinta-feira), Dia de Tiradentes.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/146/portaria_03-22.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/146/portaria_03-22.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho, nos dias 28 de fevereiro de 2022 (segunda-feira), 01 de março de 2022 (terça-feira) e na manhã do dia 02 de março de 2022 (quarta-feira), devido às festividades de Carnaval.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/139/portaria_002-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/139/portaria_002-2022.pdf</t>
   </si>
   <si>
     <t>Nomear Diego Ernesto Oliveira Posso, RG nº 9.847.192-8, para exercer o cargo de Assessor Jurídico, percebendo vencimentos mensais correspondentes ao Nível CC-1 do quadro de pessoal da Câmara Municipal, a partir de 01 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/138/portaria_001-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/138/portaria_001-2022.pdf</t>
   </si>
   <si>
     <t>EXONERAR, o servidor Diego Ernesto de Oliveira Posso, RG nº 9.847.192-8, CPF nº 075.517.659-64, matrícula 70-4, do cargo de Assessor Parlamentar do Poder Legislativo de Chopinzinho, a partir da data de 31 de Janeiro de 2022, ficando revogada a Portaria nº 008/2021, de 10 de março de 2021.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/133/portaria_17-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/133/portaria_17-2021.pdf</t>
   </si>
   <si>
     <t>Estabelecer recesso funcional no âmbito da Câmara Municipal de Chopinzinho, no período compreendido entre 22 de dezembro de 2021 a 31 de dezembro de 2021.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/132/portaria_16_2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/132/portaria_16_2021.pdf</t>
   </si>
   <si>
     <t>Fica declarado PONTO FACULTATIVO, na Câmara Municipal de Chopinzinho, no dia 13 de dezembro de 2021 (segunda-feira), referente ao feriado municipal de 14 de dezembro de 2021 (terça-feira).</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/111/portaria_15_-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/111/portaria_15_-2021.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo no dia 01/11(segunda-feira) em comemoração ao Dia do Servidor Público Municipal, sendo mantido expediente normal no dia 28/10.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/107/portaria_n_14-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/107/portaria_n_14-2021.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo, na Câmara Municipal de Chopinzinho, no dia 11 de outubro de 2021 (segunda-feira), referente ao feriado nacional de 12 de outubro de 2021 (terça-feira).</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/101/portaria_13-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/101/portaria_13-2021.pdf</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/98/portaria_no_12-2021_-_ponto_facultativo..pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/98/portaria_no_12-2021_-_ponto_facultativo..pdf</t>
   </si>
   <si>
     <t>Fica declarado PONTO FACULTATIVO, na Câmara Municipal de Chopinzinho, no dia 06 de setembro de 2021 (segunda-feira).</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/77/portaria_11-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/77/portaria_11-2021.pdf</t>
   </si>
   <si>
     <t>Fica declarado PONTO FACULTATIVO, na Câmara Municipal de Chopinzinho, no dia 03 de junho de 2021 (quinta-feira), em celebração a Solenidade de Corpus Christi e RECESSO no dia 04 de junho de 2021 (sexta-feira).</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/70/portaria_no10-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/70/portaria_no10-2021.pdf</t>
   </si>
   <si>
     <t>NOMEAR a Vereadora Lídia Posso Simionato para atuar como Procuradora da Mulher no âmbito da Câmara Municipal de Chopinzinho, e o Presidente em exercício como Procurador Adjunto, findando o mandato com o da Mesa Diretora.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/58/portaria_no09_de_31_de_marco_de_2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/58/portaria_no09_de_31_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Prorrogar por mais dois anos, a validade do Concurso Público de Provas e Títulos homologado pelo Edital nº 010/2019 de 04 de abril de 2019.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/49/portaria_008-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/49/portaria_008-2021.pdf</t>
   </si>
   <si>
     <t>Nomear Diego Ernesto Oliveira Posso, RG nº 9.847.192-8, para exercer o cargo de Assessor Parlamentar, percebendo vencimentos mensais correspondentes ao Nível CC-1 do quadro de pessoal da Câmara Municipal, a partir de 11 de março de 2021.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/42/portaria_007-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/42/portaria_007-2021.pdf</t>
   </si>
   <si>
     <t>Conceder Adicional por Conclusão de Curso em Nível de Pós-Graduação Lato Sensu, ao Servidor Danilo dos Santos Pinto, ocupante do cargo de Técnico Administrativo, Categoria Funcional – Administrativo, passando do nível II para o nível de enquadramento III, da Tabela de Salários da Câmara Municipal, retroativo a 20 de janeiro de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/32/portaria_006-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/32/portaria_006-2021.pdf</t>
   </si>
   <si>
     <t>Elevar a Servidora Anastasia Olivo Braga, ocupante do cargo de Auxiliar de Serviços Gerais, Grupo Ocupacional – Serviços Gerais, do nível de enquadramento VIII para o nível de enquadramento IX, relativo ao período de aquisição de 1º de fevereiro de 2019 a 31 de janeiro de 2021, com efeito retroativo a 1º de fevereiro de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/31/portaria_005-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/31/portaria_005-2021.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho, no dia 16 de fevereiro de 2021, devido ao Carnaval.</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/30/portaria_004-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/30/portaria_004-2021.pdf</t>
   </si>
   <si>
     <t>Revogar o art. 2º, da Portaria nº 023/2020, de 12 de novembro de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/29/portaria_003-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/29/portaria_003-2021.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão de Avaliação de Desempenho e de Adicional por Conclusão de Curso. REVOGADA PELA RESOLUÇÃO N. 005/2022.</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/27/portaria_no_002-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/27/portaria_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Determina o regime de trabalho remoto no período de 05 de janeiro de 2021 a 31 de janeiro de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/25/portaria_no_001-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/25/portaria_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão Especial para analisar os Projetos de Lei e demais matérias até a formação das Comissões Permanentes.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/75/portaria_23-2020.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/75/portaria_23-2020.pdf</t>
   </si>
   <si>
     <t>Medidas referente ao coronavírus.</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/33/portaria_005-2020.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/33/portaria_005-2020.pdf</t>
   </si>
   <si>
     <t>Institui o sistema de CARTÃO PONTO na Câmara Municipal de Chopinzinho - Estado do Paraná, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1779,67 +1810,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/614/portaria_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/602/portaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/588/portaria_37-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/597/portaria_36-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/589/portaria_35-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/584/portaria_34-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/583/portaria_n_033_2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/585/portaria_n_032_2025_com_publicacao_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/582/portaria_n_031_2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/577/portaria_30-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/572/portaria_29-25-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/567/port_28.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/562/portaria_27--2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/547/portaria_26_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/540/portaria_25-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/538/portaria_24-2025--.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/537/portaria_23-25_--.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/528/portaria_22-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/524/portaria_21_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/508/portaria_20_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/496/portaria_19-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/493/portaria_18-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/494/portaria_17-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/486/portaria_16--25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/485/portaria_15-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/480/portaria_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/479/port_13-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/474/portaria_12-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/465/portaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/457/portaria_no_010-2025_com_publicacao_-_licenca_paternidade_danilo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/456/portaria_09-25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/455/portaria_no_08-2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/452/portaria_7-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/451/portaria_6-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/449/portaria_05-25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/448/portaria_04-25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/447/portaria_tres.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/446/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/445/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/426/portaria_033_2024_exoneracao_diego_assinada_e_publicada_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/421/portaria_032_2024_exoneracao_claudecir_assinada_e_publicada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/420/portaria_n_031_2024_ferias_servidores_assinada_e_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/419/portaria_30-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/418/portaria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/406/portaria_28-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/405/portaria_no_027-2024_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/402/portaria_no_026-2024_assinada_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/404/portaria_25-2024__assinada_e_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/403/portaria_no024-2024_assinada_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/397/portaria_023_2024_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/394/portaria_n_022_2024_com_publicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/393/portaria_n_021_2024_com_publicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/392/portaria_20_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/391/portaria_19_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/390/portaria_18_2024_2_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/388/portaria_17-24.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/386/port_16.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/385/port_15.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/384/port_14-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/381/port_13-24.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/380/port_12-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/375/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/374/portaria_rubia_licenca.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/368/portaria_09-24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/366/portaria_08-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/365/portaria_07-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/364/portaria_06-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/358/portaria_005-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/357/portaria_004_2024_rubia_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/356/portaria_003_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/354/portaria_02-24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/351/portaria_01-24..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/335/portaria_29-23.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/334/portaria_28-23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/333/portaria_27-23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/323/portaria_25-23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/332/portaria_26-23.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/316/portaria_23-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/321/portaria_024-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/310/portaria_22-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/309/portaria_021-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/308/portaria__020-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/298/portaria_019-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/297/portaria_018-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/296/portaria_17-23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/279/portaria_16-23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/278/portaria_15-23.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/272/portaria_14-23.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/267/portaria_13-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/266/portaria_12-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/264/portaria_11-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/259/portaria_10-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/258/portaria_9-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/257/portaria_8-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/256/portaria_7_-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/241/portaria_006-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/240/portaria_005-2023_nomeia_claudecir.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/239/portaria_004-2023_ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/238/portaria_003-2023_procuradora_mulher.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/237/portaria_no002_-2023_recesso_parlamentar_horario_diferenciado_-_12h_as_18h.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/235/portaria_001-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/226/doc00404692.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/225/portaria_22-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/224/portaria_21-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/223/portaria_20-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/222/portaria_19-22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/221/portaria_18-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/220/portaria_17-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/219/portaria_16-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/197/portaria_15-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/191/portaria_14-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/190/portaria_13-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/189/portaria_12-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/187/portaria_11-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/177/portaria_07-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/173/portaria_09-2022_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/172/portaria_08-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/171/portaria_07-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/164/portaria_006-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/163/portaria_005-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/162/portaria_004-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/146/portaria_03-22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/139/portaria_002-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/138/portaria_001-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/133/portaria_17-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/132/portaria_16_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/111/portaria_15_-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/107/portaria_n_14-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/101/portaria_13-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/98/portaria_no_12-2021_-_ponto_facultativo..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/77/portaria_11-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/70/portaria_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/58/portaria_no09_de_31_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/49/portaria_008-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/42/portaria_007-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/32/portaria_006-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/31/portaria_005-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/30/portaria_004-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/29/portaria_003-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/27/portaria_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/25/portaria_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/75/portaria_23-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/33/portaria_005-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/635/portaria_005-ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/624/portaria_04-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/619/portaria_03-2026__com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/614/portaria_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/602/portaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/588/portaria_37-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/597/portaria_36-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/589/portaria_35-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/584/portaria_34-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/583/portaria_n_033_2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/585/portaria_n_032_2025_com_publicacao_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/582/portaria_n_031_2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/577/portaria_30-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/572/portaria_29-25-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/567/port_28.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/562/portaria_27--2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/547/portaria_26_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/540/portaria_25-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/538/portaria_24-2025--.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/537/portaria_23-25_--.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/528/portaria_22-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/524/portaria_21_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/508/portaria_20_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/496/portaria_19-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/493/portaria_18-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/494/portaria_17-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/486/portaria_16--25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/485/portaria_15-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/480/portaria_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/479/port_13-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/474/portaria_12-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/465/portaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/457/portaria_no_010-2025_com_publicacao_-_licenca_paternidade_danilo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/456/portaria_09-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/455/portaria_no_08-2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/452/portaria_7-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/451/portaria_6-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/449/portaria_05-25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/448/portaria_04-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/447/portaria_tres.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/446/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/445/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/426/portaria_033_2024_exoneracao_diego_assinada_e_publicada_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/421/portaria_032_2024_exoneracao_claudecir_assinada_e_publicada.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/420/portaria_n_031_2024_ferias_servidores_assinada_e_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/419/portaria_30-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/418/portaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/406/portaria_28-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/405/portaria_no_027-2024_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/402/portaria_no_026-2024_assinada_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/404/portaria_25-2024__assinada_e_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/403/portaria_no024-2024_assinada_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/397/portaria_023_2024_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/394/portaria_n_022_2024_com_publicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/393/portaria_n_021_2024_com_publicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/392/portaria_20_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/391/portaria_19_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/390/portaria_18_2024_2_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/388/portaria_17-24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/386/port_16.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/385/port_15.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/384/port_14-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/381/port_13-24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/380/port_12-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/375/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/374/portaria_rubia_licenca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/368/portaria_09-24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/366/portaria_08-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/365/portaria_07-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/364/portaria_06-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/358/portaria_005-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/357/portaria_004_2024_rubia_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/356/portaria_003_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/354/portaria_02-24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/351/portaria_01-24..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/335/portaria_29-23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/334/portaria_28-23.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/333/portaria_27-23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/323/portaria_25-23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/332/portaria_26-23.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/316/portaria_23-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/321/portaria_024-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/310/portaria_22-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/309/portaria_021-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/308/portaria__020-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/298/portaria_019-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/297/portaria_018-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/296/portaria_17-23.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/279/portaria_16-23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/278/portaria_15-23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/272/portaria_14-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/267/portaria_13-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/266/portaria_12-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/264/portaria_11-23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/259/portaria_10-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/258/portaria_9-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/257/portaria_8-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/256/portaria_7_-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/241/portaria_006-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/240/portaria_005-2023_nomeia_claudecir.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/239/portaria_004-2023_ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/238/portaria_003-2023_procuradora_mulher.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/237/portaria_no002_-2023_recesso_parlamentar_horario_diferenciado_-_12h_as_18h.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/235/portaria_001-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/226/doc00404692.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/225/portaria_22-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/224/portaria_21-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/223/portaria_20-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/222/portaria_19-22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/221/portaria_18-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/220/portaria_17-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/219/portaria_16-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/197/portaria_15-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/191/portaria_14-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/190/portaria_13-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/189/portaria_12-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/187/portaria_11-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/177/portaria_07-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/173/portaria_09-2022_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/172/portaria_08-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/171/portaria_07-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/164/portaria_006-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/163/portaria_005-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/162/portaria_004-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/146/portaria_03-22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/139/portaria_002-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/138/portaria_001-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/133/portaria_17-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/132/portaria_16_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/111/portaria_15_-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/107/portaria_n_14-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/101/portaria_13-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/98/portaria_no_12-2021_-_ponto_facultativo..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/77/portaria_11-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/70/portaria_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/58/portaria_no09_de_31_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/49/portaria_008-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/42/portaria_007-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/32/portaria_006-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/31/portaria_005-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/30/portaria_004-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/29/portaria_003-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/27/portaria_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/25/portaria_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/75/portaria_23-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/33/portaria_005-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G144"/>
+  <dimension ref="A1:G147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="145.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="144.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1873,3286 +1904,3355 @@
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="G4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="G6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G13" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>59</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="G14" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>67</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G16" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C17" t="s">
         <v>71</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G17" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C18" t="s">
         <v>75</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>76</v>
       </c>
       <c r="G18" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>78</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C19" t="s">
         <v>79</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>82</v>
       </c>
       <c r="B20" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C20" t="s">
         <v>83</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G20" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C21" t="s">
         <v>87</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>88</v>
       </c>
       <c r="G21" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C23" t="s">
         <v>95</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="G23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C24" t="s">
         <v>99</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G24" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>102</v>
       </c>
       <c r="B25" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C25" t="s">
         <v>103</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G25" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>106</v>
       </c>
       <c r="B26" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C26" t="s">
         <v>107</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>108</v>
       </c>
       <c r="G26" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>110</v>
       </c>
       <c r="B27" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>111</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G27" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>114</v>
       </c>
       <c r="B28" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C28" t="s">
         <v>115</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>116</v>
       </c>
       <c r="G28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>118</v>
       </c>
       <c r="B29" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C29" t="s">
         <v>119</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>120</v>
       </c>
       <c r="G29" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>122</v>
       </c>
       <c r="B30" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C30" t="s">
         <v>123</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>124</v>
       </c>
       <c r="G30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>126</v>
       </c>
       <c r="B31" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>127</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>128</v>
       </c>
       <c r="G31" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>130</v>
       </c>
       <c r="B32" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>131</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>132</v>
       </c>
       <c r="G32" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>134</v>
       </c>
       <c r="B33" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>135</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>136</v>
       </c>
       <c r="G33" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>138</v>
       </c>
       <c r="B34" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C34" t="s">
         <v>139</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>140</v>
       </c>
       <c r="G34" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>142</v>
       </c>
       <c r="B35" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C35" t="s">
         <v>143</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>144</v>
       </c>
       <c r="G35" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>146</v>
       </c>
       <c r="B36" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C36" t="s">
         <v>147</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>148</v>
       </c>
       <c r="G36" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>150</v>
       </c>
       <c r="B37" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C37" t="s">
         <v>151</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>152</v>
       </c>
       <c r="G37" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>154</v>
       </c>
       <c r="B38" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C38" t="s">
         <v>155</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>156</v>
       </c>
       <c r="G38" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>158</v>
       </c>
       <c r="B39" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C39" t="s">
         <v>9</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>159</v>
       </c>
       <c r="G39" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>161</v>
       </c>
       <c r="B40" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C40" t="s">
         <v>15</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G40" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>164</v>
       </c>
       <c r="B41" t="s">
+        <v>31</v>
+      </c>
+      <c r="C41" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C41" t="s">
-[...8 lines deleted...]
-      <c r="F41" s="1" t="s">
+      <c r="G41" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C42" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B42" t="s">
-[...11 lines deleted...]
-      <c r="F42" s="1" t="s">
+      <c r="G42" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>170</v>
+      </c>
+      <c r="B43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B43" t="s">
-[...11 lines deleted...]
-      <c r="F43" s="1" t="s">
+      <c r="G43" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>173</v>
       </c>
       <c r="B44" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G44" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B45" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G45" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G46" t="s">
-        <v>181</v>
+        <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>182</v>
       </c>
       <c r="B47" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C47" t="s">
         <v>59</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>183</v>
       </c>
       <c r="G47" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>185</v>
       </c>
       <c r="B48" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C48" t="s">
         <v>63</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>186</v>
       </c>
       <c r="G48" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>188</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C49" t="s">
         <v>67</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>189</v>
       </c>
       <c r="G49" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>191</v>
       </c>
       <c r="B50" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C50" t="s">
         <v>71</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>192</v>
       </c>
       <c r="G50" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>194</v>
       </c>
       <c r="B51" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C51" t="s">
         <v>75</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>195</v>
       </c>
       <c r="G51" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>197</v>
       </c>
       <c r="B52" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C52" t="s">
         <v>79</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>198</v>
       </c>
       <c r="G52" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>200</v>
       </c>
       <c r="B53" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C53" t="s">
         <v>83</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>201</v>
       </c>
       <c r="G53" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>203</v>
       </c>
       <c r="B54" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>204</v>
       </c>
       <c r="G54" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>206</v>
       </c>
       <c r="B55" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C55" t="s">
         <v>91</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G55" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>209</v>
       </c>
       <c r="B56" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>210</v>
       </c>
       <c r="G56" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>212</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>213</v>
       </c>
       <c r="G57" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>215</v>
       </c>
       <c r="B58" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>216</v>
       </c>
       <c r="G58" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>218</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>219</v>
       </c>
       <c r="G59" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>221</v>
       </c>
       <c r="B60" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>222</v>
       </c>
       <c r="G60" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>224</v>
       </c>
       <c r="B61" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>225</v>
       </c>
       <c r="G61" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B62" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G62" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B63" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C63" t="s">
         <v>123</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G63" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B64" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C64" t="s">
         <v>127</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G64" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>235</v>
       </c>
       <c r="B65" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C65" t="s">
         <v>131</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>236</v>
       </c>
       <c r="G65" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>238</v>
       </c>
       <c r="B66" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C66" t="s">
         <v>135</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>239</v>
       </c>
       <c r="G66" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>241</v>
       </c>
       <c r="B67" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C67" t="s">
         <v>139</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>242</v>
       </c>
       <c r="G67" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>244</v>
       </c>
       <c r="B68" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>245</v>
       </c>
       <c r="G68" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>247</v>
       </c>
       <c r="B69" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C69" t="s">
         <v>147</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>248</v>
       </c>
       <c r="G69" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>250</v>
       </c>
       <c r="B70" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C70" t="s">
         <v>151</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>251</v>
       </c>
       <c r="G70" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>253</v>
       </c>
       <c r="B71" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C71" t="s">
         <v>155</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>254</v>
       </c>
       <c r="G71" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>256</v>
       </c>
       <c r="B72" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C72" t="s">
         <v>9</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>257</v>
       </c>
       <c r="G72" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>259</v>
       </c>
       <c r="B73" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C73" t="s">
         <v>15</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>260</v>
       </c>
       <c r="G73" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>262</v>
       </c>
       <c r="B74" t="s">
+        <v>174</v>
+      </c>
+      <c r="C74" t="s">
+        <v>19</v>
+      </c>
+      <c r="D74" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C74" t="s">
-[...8 lines deleted...]
-      <c r="F74" s="1" t="s">
+      <c r="G74" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
+        <v>265</v>
+      </c>
+      <c r="B75" t="s">
+        <v>174</v>
+      </c>
+      <c r="C75" t="s">
+        <v>23</v>
+      </c>
+      <c r="D75" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B75" t="s">
-[...11 lines deleted...]
-      <c r="F75" s="1" t="s">
+      <c r="G75" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
+        <v>268</v>
+      </c>
+      <c r="B76" t="s">
+        <v>174</v>
+      </c>
+      <c r="C76" t="s">
+        <v>27</v>
+      </c>
+      <c r="D76" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="B76" t="s">
-[...11 lines deleted...]
-      <c r="F76" s="1" t="s">
+      <c r="G76" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
+        <v>271</v>
+      </c>
+      <c r="B77" t="s">
         <v>272</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>273</v>
       </c>
       <c r="G77" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>275</v>
       </c>
       <c r="B78" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C78" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>276</v>
       </c>
       <c r="G78" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
         <v>278</v>
       </c>
       <c r="B79" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C79" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>279</v>
       </c>
       <c r="G79" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>281</v>
       </c>
       <c r="B80" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C80" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>282</v>
       </c>
       <c r="G80" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
         <v>284</v>
       </c>
       <c r="B81" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C81" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>285</v>
       </c>
       <c r="G81" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
         <v>287</v>
       </c>
       <c r="B82" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C82" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>288</v>
       </c>
       <c r="G82" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>290</v>
       </c>
       <c r="B83" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C83" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>291</v>
       </c>
       <c r="G83" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
         <v>293</v>
       </c>
       <c r="B84" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C84" t="s">
         <v>91</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>294</v>
       </c>
       <c r="G84" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>296</v>
       </c>
       <c r="B85" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C85" t="s">
         <v>95</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>297</v>
       </c>
       <c r="G85" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>299</v>
       </c>
       <c r="B86" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C86" t="s">
         <v>99</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>300</v>
       </c>
       <c r="G86" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>302</v>
       </c>
       <c r="B87" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C87" t="s">
         <v>103</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>303</v>
       </c>
       <c r="G87" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>305</v>
       </c>
       <c r="B88" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C88" t="s">
         <v>107</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>306</v>
       </c>
       <c r="G88" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>308</v>
       </c>
       <c r="B89" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C89" t="s">
         <v>111</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>309</v>
       </c>
       <c r="G89" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>311</v>
       </c>
       <c r="B90" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C90" t="s">
         <v>115</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>312</v>
       </c>
       <c r="G90" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>314</v>
       </c>
       <c r="B91" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C91" t="s">
         <v>119</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>315</v>
       </c>
       <c r="G91" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>317</v>
       </c>
       <c r="B92" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C92" t="s">
         <v>123</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>318</v>
       </c>
       <c r="G92" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>320</v>
       </c>
       <c r="B93" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C93" t="s">
         <v>127</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>321</v>
       </c>
       <c r="G93" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>323</v>
       </c>
       <c r="B94" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C94" t="s">
         <v>131</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>324</v>
       </c>
       <c r="G94" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>326</v>
       </c>
       <c r="B95" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C95" t="s">
         <v>135</v>
       </c>
       <c r="D95" t="s">
         <v>10</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>327</v>
       </c>
       <c r="G95" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>329</v>
       </c>
       <c r="B96" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C96" t="s">
         <v>139</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>330</v>
       </c>
       <c r="G96" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>332</v>
       </c>
       <c r="B97" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C97" t="s">
         <v>143</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>333</v>
       </c>
       <c r="G97" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
         <v>335</v>
       </c>
       <c r="B98" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C98" t="s">
         <v>147</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>336</v>
       </c>
       <c r="G98" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
         <v>338</v>
       </c>
       <c r="B99" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C99" t="s">
         <v>151</v>
       </c>
       <c r="D99" t="s">
         <v>10</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>339</v>
       </c>
       <c r="G99" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
         <v>341</v>
       </c>
       <c r="B100" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C100" t="s">
         <v>155</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>342</v>
       </c>
       <c r="G100" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
         <v>344</v>
       </c>
       <c r="B101" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C101" t="s">
         <v>9</v>
       </c>
       <c r="D101" t="s">
         <v>10</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>345</v>
       </c>
       <c r="G101" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>347</v>
       </c>
       <c r="B102" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="C102" t="s">
         <v>15</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>348</v>
       </c>
       <c r="G102" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
         <v>350</v>
       </c>
       <c r="B103" t="s">
+        <v>272</v>
+      </c>
+      <c r="C103" t="s">
+        <v>19</v>
+      </c>
+      <c r="D103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="C103" t="s">
-[...8 lines deleted...]
-      <c r="F103" s="1" t="s">
+      <c r="G103" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
+        <v>353</v>
+      </c>
+      <c r="B104" t="s">
+        <v>272</v>
+      </c>
+      <c r="C104" t="s">
+        <v>23</v>
+      </c>
+      <c r="D104" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="B104" t="s">
-[...11 lines deleted...]
-      <c r="F104" s="1" t="s">
+      <c r="G104" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
+        <v>356</v>
+      </c>
+      <c r="B105" t="s">
+        <v>272</v>
+      </c>
+      <c r="C105" t="s">
+        <v>27</v>
+      </c>
+      <c r="D105" t="s">
+        <v>10</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="B105" t="s">
-[...11 lines deleted...]
-      <c r="F105" s="1" t="s">
+      <c r="G105" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
+        <v>359</v>
+      </c>
+      <c r="B106" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="C106" t="s">
         <v>87</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>361</v>
       </c>
       <c r="G106" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
         <v>363</v>
       </c>
       <c r="B107" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C107" t="s">
         <v>91</v>
       </c>
       <c r="D107" t="s">
         <v>10</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>364</v>
       </c>
       <c r="G107" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
         <v>366</v>
       </c>
       <c r="B108" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C108" t="s">
         <v>95</v>
       </c>
       <c r="D108" t="s">
         <v>10</v>
       </c>
       <c r="E108" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>367</v>
       </c>
       <c r="G108" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
         <v>369</v>
       </c>
       <c r="B109" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C109" t="s">
         <v>99</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>370</v>
       </c>
       <c r="G109" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
         <v>372</v>
       </c>
       <c r="B110" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C110" t="s">
         <v>103</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>373</v>
       </c>
       <c r="G110" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
         <v>375</v>
       </c>
       <c r="B111" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C111" t="s">
         <v>107</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>376</v>
       </c>
       <c r="G111" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
         <v>378</v>
       </c>
       <c r="B112" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C112" t="s">
         <v>111</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>379</v>
       </c>
       <c r="G112" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
         <v>381</v>
       </c>
       <c r="B113" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C113" t="s">
         <v>115</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>382</v>
       </c>
       <c r="G113" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
         <v>384</v>
       </c>
       <c r="B114" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C114" t="s">
         <v>119</v>
       </c>
       <c r="D114" t="s">
         <v>10</v>
       </c>
       <c r="E114" t="s">
         <v>11</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>385</v>
       </c>
       <c r="G114" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>387</v>
       </c>
       <c r="B115" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C115" t="s">
         <v>123</v>
       </c>
       <c r="D115" t="s">
         <v>10</v>
       </c>
       <c r="E115" t="s">
         <v>11</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>388</v>
       </c>
       <c r="G115" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>390</v>
       </c>
       <c r="B116" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C116" t="s">
         <v>127</v>
       </c>
       <c r="D116" t="s">
         <v>10</v>
       </c>
       <c r="E116" t="s">
         <v>11</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>391</v>
       </c>
       <c r="G116" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>393</v>
       </c>
       <c r="B117" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C117" t="s">
         <v>131</v>
       </c>
       <c r="D117" t="s">
         <v>10</v>
       </c>
       <c r="E117" t="s">
         <v>11</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>394</v>
       </c>
       <c r="G117" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>396</v>
       </c>
       <c r="B118" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C118" t="s">
         <v>135</v>
       </c>
       <c r="D118" t="s">
         <v>10</v>
       </c>
       <c r="E118" t="s">
         <v>11</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>397</v>
       </c>
       <c r="G118" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
         <v>399</v>
       </c>
       <c r="B119" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C119" t="s">
         <v>139</v>
       </c>
       <c r="D119" t="s">
         <v>10</v>
       </c>
       <c r="E119" t="s">
         <v>11</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>400</v>
       </c>
       <c r="G119" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>402</v>
       </c>
       <c r="B120" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C120" t="s">
         <v>143</v>
       </c>
       <c r="D120" t="s">
         <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>11</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>403</v>
       </c>
       <c r="G120" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
         <v>405</v>
       </c>
       <c r="B121" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C121" t="s">
         <v>147</v>
       </c>
       <c r="D121" t="s">
         <v>10</v>
       </c>
       <c r="E121" t="s">
         <v>11</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>406</v>
       </c>
       <c r="G121" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
         <v>408</v>
       </c>
       <c r="B122" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C122" t="s">
         <v>151</v>
       </c>
       <c r="D122" t="s">
         <v>10</v>
       </c>
       <c r="E122" t="s">
         <v>11</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>409</v>
       </c>
       <c r="G122" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>411</v>
       </c>
       <c r="B123" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C123" t="s">
         <v>155</v>
       </c>
       <c r="D123" t="s">
         <v>10</v>
       </c>
       <c r="E123" t="s">
         <v>11</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>412</v>
       </c>
       <c r="G123" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>414</v>
       </c>
       <c r="B124" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C124" t="s">
         <v>9</v>
       </c>
       <c r="D124" t="s">
         <v>10</v>
       </c>
       <c r="E124" t="s">
         <v>11</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>415</v>
       </c>
       <c r="G124" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>417</v>
       </c>
       <c r="B125" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C125" t="s">
         <v>15</v>
       </c>
       <c r="D125" t="s">
         <v>10</v>
       </c>
       <c r="E125" t="s">
         <v>11</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>418</v>
       </c>
       <c r="G125" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
         <v>420</v>
       </c>
       <c r="B126" t="s">
+        <v>360</v>
+      </c>
+      <c r="C126" t="s">
+        <v>19</v>
+      </c>
+      <c r="D126" t="s">
+        <v>10</v>
+      </c>
+      <c r="E126" t="s">
+        <v>11</v>
+      </c>
+      <c r="F126" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="C126" t="s">
-[...8 lines deleted...]
-      <c r="F126" s="1" t="s">
+      <c r="G126" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
+        <v>423</v>
+      </c>
+      <c r="B127" t="s">
+        <v>360</v>
+      </c>
+      <c r="C127" t="s">
+        <v>23</v>
+      </c>
+      <c r="D127" t="s">
+        <v>10</v>
+      </c>
+      <c r="E127" t="s">
+        <v>11</v>
+      </c>
+      <c r="F127" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="B127" t="s">
-[...11 lines deleted...]
-      <c r="F127" s="1" t="s">
+      <c r="G127" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
+        <v>426</v>
+      </c>
+      <c r="B128" t="s">
+        <v>360</v>
+      </c>
+      <c r="C128" t="s">
+        <v>27</v>
+      </c>
+      <c r="D128" t="s">
+        <v>10</v>
+      </c>
+      <c r="E128" t="s">
+        <v>11</v>
+      </c>
+      <c r="F128" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="B128" t="s">
-[...11 lines deleted...]
-      <c r="F128" s="1" t="s">
+      <c r="G128" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
+        <v>429</v>
+      </c>
+      <c r="B129" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="C129" t="s">
         <v>111</v>
       </c>
       <c r="D129" t="s">
         <v>10</v>
       </c>
       <c r="E129" t="s">
         <v>11</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>431</v>
       </c>
       <c r="G129" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>433</v>
       </c>
       <c r="B130" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C130" t="s">
         <v>115</v>
       </c>
       <c r="D130" t="s">
         <v>10</v>
       </c>
       <c r="E130" t="s">
         <v>11</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>434</v>
       </c>
       <c r="G130" t="s">
-        <v>377</v>
+        <v>435</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B131" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C131" t="s">
         <v>119</v>
       </c>
       <c r="D131" t="s">
         <v>10</v>
       </c>
       <c r="E131" t="s">
         <v>11</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G131" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B132" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C132" t="s">
         <v>123</v>
       </c>
       <c r="D132" t="s">
         <v>10</v>
       </c>
       <c r="E132" t="s">
         <v>11</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G132" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B133" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C133" t="s">
         <v>127</v>
       </c>
       <c r="D133" t="s">
         <v>10</v>
       </c>
       <c r="E133" t="s">
         <v>11</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="G133" t="s">
-        <v>443</v>
+        <v>386</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
         <v>444</v>
       </c>
       <c r="B134" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C134" t="s">
         <v>131</v>
       </c>
       <c r="D134" t="s">
         <v>10</v>
       </c>
       <c r="E134" t="s">
         <v>11</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>445</v>
       </c>
       <c r="G134" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
         <v>447</v>
       </c>
       <c r="B135" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C135" t="s">
         <v>135</v>
       </c>
       <c r="D135" t="s">
         <v>10</v>
       </c>
       <c r="E135" t="s">
         <v>11</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>448</v>
       </c>
       <c r="G135" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
         <v>450</v>
       </c>
       <c r="B136" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C136" t="s">
         <v>139</v>
       </c>
       <c r="D136" t="s">
         <v>10</v>
       </c>
       <c r="E136" t="s">
         <v>11</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>451</v>
       </c>
       <c r="G136" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>40</v>
+        <v>453</v>
       </c>
       <c r="B137" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C137" t="s">
         <v>143</v>
       </c>
       <c r="D137" t="s">
         <v>10</v>
       </c>
       <c r="E137" t="s">
         <v>11</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="G137" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>44</v>
+        <v>456</v>
       </c>
       <c r="B138" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C138" t="s">
         <v>147</v>
       </c>
       <c r="D138" t="s">
         <v>10</v>
       </c>
       <c r="E138" t="s">
         <v>11</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="G138" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>47</v>
+        <v>459</v>
       </c>
       <c r="B139" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C139" t="s">
         <v>151</v>
       </c>
       <c r="D139" t="s">
         <v>10</v>
       </c>
       <c r="E139" t="s">
         <v>11</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="G139" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B140" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C140" t="s">
         <v>155</v>
       </c>
       <c r="D140" t="s">
         <v>10</v>
       </c>
       <c r="E140" t="s">
         <v>11</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="G140" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B141" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C141" t="s">
         <v>9</v>
       </c>
       <c r="D141" t="s">
         <v>10</v>
       </c>
       <c r="E141" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="G141" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="B142" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C142" t="s">
         <v>15</v>
       </c>
       <c r="D142" t="s">
         <v>10</v>
       </c>
       <c r="E142" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="G142" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>465</v>
+        <v>63</v>
       </c>
       <c r="B143" t="s">
-        <v>466</v>
+        <v>430</v>
       </c>
       <c r="C143" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="D143" t="s">
         <v>10</v>
       </c>
       <c r="E143" t="s">
         <v>11</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G143" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="B144" t="s">
-        <v>466</v>
+        <v>430</v>
       </c>
       <c r="C144" t="s">
-        <v>147</v>
+        <v>23</v>
       </c>
       <c r="D144" t="s">
         <v>10</v>
       </c>
       <c r="E144" t="s">
         <v>11</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="G144" t="s">
-        <v>470</v>
+        <v>471</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145" t="s">
+        <v>79</v>
+      </c>
+      <c r="B145" t="s">
+        <v>430</v>
+      </c>
+      <c r="C145" t="s">
+        <v>27</v>
+      </c>
+      <c r="D145" t="s">
+        <v>10</v>
+      </c>
+      <c r="E145" t="s">
+        <v>11</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="G145" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146" t="s">
+        <v>474</v>
+      </c>
+      <c r="B146" t="s">
+        <v>475</v>
+      </c>
+      <c r="C146" t="s">
+        <v>87</v>
+      </c>
+      <c r="D146" t="s">
+        <v>10</v>
+      </c>
+      <c r="E146" t="s">
+        <v>11</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="G146" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147" t="s">
+        <v>48</v>
+      </c>
+      <c r="B147" t="s">
+        <v>475</v>
+      </c>
+      <c r="C147" t="s">
+        <v>9</v>
+      </c>
+      <c r="D147" t="s">
+        <v>10</v>
+      </c>
+      <c r="E147" t="s">
+        <v>11</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="G147" t="s">
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -5256,50 +5356,53 @@
     <hyperlink ref="F120" r:id="rId119"/>
     <hyperlink ref="F121" r:id="rId120"/>
     <hyperlink ref="F122" r:id="rId121"/>
     <hyperlink ref="F123" r:id="rId122"/>
     <hyperlink ref="F124" r:id="rId123"/>
     <hyperlink ref="F125" r:id="rId124"/>
     <hyperlink ref="F126" r:id="rId125"/>
     <hyperlink ref="F127" r:id="rId126"/>
     <hyperlink ref="F128" r:id="rId127"/>
     <hyperlink ref="F129" r:id="rId128"/>
     <hyperlink ref="F130" r:id="rId129"/>
     <hyperlink ref="F131" r:id="rId130"/>
     <hyperlink ref="F132" r:id="rId131"/>
     <hyperlink ref="F133" r:id="rId132"/>
     <hyperlink ref="F134" r:id="rId133"/>
     <hyperlink ref="F135" r:id="rId134"/>
     <hyperlink ref="F136" r:id="rId135"/>
     <hyperlink ref="F137" r:id="rId136"/>
     <hyperlink ref="F138" r:id="rId137"/>
     <hyperlink ref="F139" r:id="rId138"/>
     <hyperlink ref="F140" r:id="rId139"/>
     <hyperlink ref="F141" r:id="rId140"/>
     <hyperlink ref="F142" r:id="rId141"/>
     <hyperlink ref="F143" r:id="rId142"/>
     <hyperlink ref="F144" r:id="rId143"/>
+    <hyperlink ref="F145" r:id="rId144"/>
+    <hyperlink ref="F146" r:id="rId145"/>
+    <hyperlink ref="F147" r:id="rId146"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>