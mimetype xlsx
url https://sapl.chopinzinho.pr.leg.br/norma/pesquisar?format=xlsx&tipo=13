--- v1 (2026-04-22)
+++ v2 (2026-06-06)
@@ -10,86 +10,110 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1029" uniqueCount="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1043" uniqueCount="486">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/652/portaria_008-2026_com_publicacao.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDER estabilidade funcional e elevação de nível na tabela de vencimentos, a Servidora Giliane Teles Forlin Hartmann, ocupante do cargo de Contadora, matrícula 78-0, aprovada no Estágio Probatório por atender satisfatoriamente os requisitos exigidos para aptidão ao cargo, passando do nível de enquadramento Inicial para о nível I, a partir de 23 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/647/portaria_6-2026_.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDER 10 (dez) dias de férias à Servidora Luana Varaschim Perin, matrícula funcional nº 925/1, ocupante do cargo em comissão de Assessor Jurídico, referente ao período aquisitivo de 19 de maio de 2025 a 18 de maio de 2026, para fruição no período de 08 a 17 de junho de 2026.</t>
+  </si>
+  <si>
     <t>635</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>5</t>
-  </si>
-[...4 lines deleted...]
-    <t>Portaria</t>
   </si>
   <si>
     <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/635/portaria_005-ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Declarar PONTO FACULTATIVO na Câmara Municipal de Chopinzinho no dia 20 de abril de 2026 (segunda-feira), em razão do feriado nacional de Tiradentes, celebrado no dia 21 de abril de 2026 (terça-feira). A Sessão Plenária Ordinária desta Casa será realizada no dia 22 de abril de 2026 _x000D_
 (quarta-feira), às 18 horas, nos termos do art. 18, § 2º, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/624/portaria_04-2026.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (dez) dias de férias à Gézica Bertoldi, matrícula funcional nº58/1, ocupante do cargo de Secretária Geral, referente ao período aquisitivo de 03 de junho de 2024 a 04 de junho de 2025, para fruição durante o período de 11 a 20 de março de 2026.CONVERTER em pecúnia 10 (dez) dias de férias do Servidor Kaue Schnaider Baldissera, matrícula funcional nº 917/1, ocupante do cargo em comissão de Assessor Parlamentar, referente ao período aquisitivo de 05 de fevereiro de 2025 a 04 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>3</t>
@@ -459,75 +483,69 @@
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/457/portaria_no_010-2025_com_publicacao_-_licenca_paternidade_danilo.pdf</t>
   </si>
   <si>
     <t>Concede licença paternidade.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/456/portaria_09-25.pdf</t>
   </si>
   <si>
     <t>Declara-se ponto facultativo na Câmara Municipal de Chopinzinho nos dias 03 e 04 de março de 2025 e, no dia 05 de março, apenas no período da manhã</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/455/portaria_no_08-2025_com_publicacao.pdf</t>
   </si>
   <si>
     <t>Elevar a servidora Anastasia Olivo Braga, ocupante do cargo de Auxiliar de Serviços Gerais, matrícula 8-9, do nível de enquadramento X para o nível de enquadramento XI da tabela de vencimentos, em razão da avaliação de desempenho referente ao período aquisitivo de 1º de fevereiro de 2023 a 31 de janeiro de 2025.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/452/portaria_7-2025.pdf</t>
   </si>
   <si>
     <t>Designar a servidora Nataly Klabunde, analista legislativa, para atuar como Encarregada da Lei Geral de Proteção de Dados no âmbito da Câmara Municipal de Chopinzinho/PR, nos termos que dispõe a Resolução nº 03/2023.</t>
   </si>
   <si>
     <t>451</t>
-  </si>
-[...1 lines deleted...]
-    <t>6</t>
   </si>
   <si>
     <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/451/portaria_6-2025.pdf</t>
   </si>
   <si>
     <t>Designar a servidora Gézica Bertoldi, secretária geral, para atuar como Gestora de Contratos no âmbito da Câmara Municipal de Chopinzinho/PR, nos termos que dispõe a Resolução nº 07/2023.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/449/portaria_05-25.pdf</t>
   </si>
   <si>
     <t>Designar a Vereadora Rosani Checelski, para atuar como Procuradora da Mulher no âmbito da Câmara Municipal de Chopinzinho, e a Vereadora Loeli Ana Nervis, para atuar como Procuradora Adjunta da Mulher. - Designar a servidora Nataly Klabunde, analista legislativa, para assessorar às Procuradoras e auxiliar os trabalhos desenvolvidos pela Procuradoria da Mulher da Câmara Municipal</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/448/portaria_04-25.pdf</t>
   </si>
   <si>
     <t>Nomear Kaue Schnaider Baldissera para exercer o cargo em comissão de Assessor Parlamentar do Poder Legislativo de Chopinzinho, de livre nomeação e exoneração, com remuneração correspondente ao nível CC-2, nos termos do Anexo V da Lei nº 4099/2025, atendendo aos requisitos legais para o exercício da função, com início do exercício em 05 de fevereiro de 2025.</t>
   </si>
@@ -1810,56 +1828,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/635/portaria_005-ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/624/portaria_04-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/619/portaria_03-2026__com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/614/portaria_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/602/portaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/588/portaria_37-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/597/portaria_36-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/589/portaria_35-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/584/portaria_34-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/583/portaria_n_033_2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/585/portaria_n_032_2025_com_publicacao_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/582/portaria_n_031_2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/577/portaria_30-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/572/portaria_29-25-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/567/port_28.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/562/portaria_27--2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/547/portaria_26_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/540/portaria_25-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/538/portaria_24-2025--.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/537/portaria_23-25_--.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/528/portaria_22-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/524/portaria_21_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/508/portaria_20_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/496/portaria_19-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/493/portaria_18-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/494/portaria_17-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/486/portaria_16--25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/485/portaria_15-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/480/portaria_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/479/port_13-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/474/portaria_12-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/465/portaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/457/portaria_no_010-2025_com_publicacao_-_licenca_paternidade_danilo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/456/portaria_09-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/455/portaria_no_08-2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/452/portaria_7-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/451/portaria_6-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/449/portaria_05-25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/448/portaria_04-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/447/portaria_tres.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/446/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/445/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/426/portaria_033_2024_exoneracao_diego_assinada_e_publicada_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/421/portaria_032_2024_exoneracao_claudecir_assinada_e_publicada.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/420/portaria_n_031_2024_ferias_servidores_assinada_e_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/419/portaria_30-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/418/portaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/406/portaria_28-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/405/portaria_no_027-2024_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/402/portaria_no_026-2024_assinada_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/404/portaria_25-2024__assinada_e_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/403/portaria_no024-2024_assinada_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/397/portaria_023_2024_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/394/portaria_n_022_2024_com_publicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/393/portaria_n_021_2024_com_publicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/392/portaria_20_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/391/portaria_19_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/390/portaria_18_2024_2_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/388/portaria_17-24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/386/port_16.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/385/port_15.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/384/port_14-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/381/port_13-24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/380/port_12-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/375/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/374/portaria_rubia_licenca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/368/portaria_09-24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/366/portaria_08-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/365/portaria_07-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/364/portaria_06-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/358/portaria_005-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/357/portaria_004_2024_rubia_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/356/portaria_003_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/354/portaria_02-24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/351/portaria_01-24..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/335/portaria_29-23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/334/portaria_28-23.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/333/portaria_27-23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/323/portaria_25-23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/332/portaria_26-23.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/316/portaria_23-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/321/portaria_024-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/310/portaria_22-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/309/portaria_021-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/308/portaria__020-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/298/portaria_019-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/297/portaria_018-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/296/portaria_17-23.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/279/portaria_16-23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/278/portaria_15-23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/272/portaria_14-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/267/portaria_13-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/266/portaria_12-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/264/portaria_11-23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/259/portaria_10-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/258/portaria_9-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/257/portaria_8-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/256/portaria_7_-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/241/portaria_006-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/240/portaria_005-2023_nomeia_claudecir.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/239/portaria_004-2023_ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/238/portaria_003-2023_procuradora_mulher.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/237/portaria_no002_-2023_recesso_parlamentar_horario_diferenciado_-_12h_as_18h.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/235/portaria_001-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/226/doc00404692.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/225/portaria_22-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/224/portaria_21-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/223/portaria_20-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/222/portaria_19-22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/221/portaria_18-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/220/portaria_17-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/219/portaria_16-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/197/portaria_15-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/191/portaria_14-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/190/portaria_13-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/189/portaria_12-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/187/portaria_11-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/177/portaria_07-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/173/portaria_09-2022_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/172/portaria_08-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/171/portaria_07-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/164/portaria_006-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/163/portaria_005-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/162/portaria_004-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/146/portaria_03-22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/139/portaria_002-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/138/portaria_001-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/133/portaria_17-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/132/portaria_16_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/111/portaria_15_-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/107/portaria_n_14-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/101/portaria_13-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/98/portaria_no_12-2021_-_ponto_facultativo..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/77/portaria_11-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/70/portaria_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/58/portaria_no09_de_31_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/49/portaria_008-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/42/portaria_007-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/32/portaria_006-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/31/portaria_005-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/30/portaria_004-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/29/portaria_003-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/27/portaria_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/25/portaria_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/75/portaria_23-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/33/portaria_005-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/652/portaria_008-2026_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/647/portaria_6-2026_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/635/portaria_005-ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/624/portaria_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/619/portaria_03-2026__com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/614/portaria_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/602/portaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/588/portaria_37-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/597/portaria_36-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/589/portaria_35-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/584/portaria_34-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/583/portaria_n_033_2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/585/portaria_n_032_2025_com_publicacao_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/582/portaria_n_031_2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/577/portaria_30-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/572/portaria_29-25-.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/567/port_28.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/562/portaria_27--2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/547/portaria_26_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/540/portaria_25-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/538/portaria_24-2025--.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/537/portaria_23-25_--.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/528/portaria_22-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/524/portaria_21_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/508/portaria_20_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/496/portaria_19-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/493/portaria_18-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/494/portaria_17-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/486/portaria_16--25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/485/portaria_15-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/480/portaria_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/479/port_13-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/474/portaria_12-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/465/portaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/457/portaria_no_010-2025_com_publicacao_-_licenca_paternidade_danilo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/456/portaria_09-25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/455/portaria_no_08-2025_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/452/portaria_7-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/451/portaria_6-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/449/portaria_05-25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/448/portaria_04-25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/447/portaria_tres.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/446/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/445/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/426/portaria_033_2024_exoneracao_diego_assinada_e_publicada_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/421/portaria_032_2024_exoneracao_claudecir_assinada_e_publicada.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/420/portaria_n_031_2024_ferias_servidores_assinada_e_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/419/portaria_30-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/418/portaria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/406/portaria_28-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/405/portaria_no_027-2024_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/402/portaria_no_026-2024_assinada_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/404/portaria_25-2024__assinada_e_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/403/portaria_no024-2024_assinada_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/397/portaria_023_2024_com_publicacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/394/portaria_n_022_2024_com_publicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/393/portaria_n_021_2024_com_publicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/392/portaria_20_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/391/portaria_19_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/390/portaria_18_2024_2_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/388/portaria_17-24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/386/port_16.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/385/port_15.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/384/port_14-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/381/port_13-24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/380/port_12-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/375/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/374/portaria_rubia_licenca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/368/portaria_09-24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/366/portaria_08-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/365/portaria_07-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/364/portaria_06-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/358/portaria_005-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/357/portaria_004_2024_rubia_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/356/portaria_003_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/354/portaria_02-24.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/351/portaria_01-24..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/335/portaria_29-23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/334/portaria_28-23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/333/portaria_27-23.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/323/portaria_25-23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/332/portaria_26-23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/316/portaria_23-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/321/portaria_024-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/310/portaria_22-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/309/portaria_021-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/308/portaria__020-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/298/portaria_019-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/297/portaria_018-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/296/portaria_17-23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/279/portaria_16-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/278/portaria_15-23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/272/portaria_14-23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/267/portaria_13-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/266/portaria_12-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/264/portaria_11-23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/259/portaria_10-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/258/portaria_9-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/257/portaria_8-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/256/portaria_7_-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/241/portaria_006-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/240/portaria_005-2023_nomeia_claudecir.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/239/portaria_004-2023_ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/238/portaria_003-2023_procuradora_mulher.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/237/portaria_no002_-2023_recesso_parlamentar_horario_diferenciado_-_12h_as_18h.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/235/portaria_001-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/226/doc00404692.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/225/portaria_22-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/224/portaria_21-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/223/portaria_20-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/222/portaria_19-22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/221/portaria_18-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/220/portaria_17-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/219/portaria_16-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/197/portaria_15-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/191/portaria_14-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/190/portaria_13-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/189/portaria_12-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/187/portaria_11-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/177/portaria_07-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/173/portaria_09-2022_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/172/portaria_08-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/171/portaria_07-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/164/portaria_006-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/163/portaria_005-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/162/portaria_004-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/146/portaria_03-22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/139/portaria_002-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/138/portaria_001-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/133/portaria_17-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/132/portaria_16_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/111/portaria_15_-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/107/portaria_n_14-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/101/portaria_13-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/98/portaria_no_12-2021_-_ponto_facultativo..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/77/portaria_11-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/70/portaria_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/58/portaria_no09_de_31_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/49/portaria_008-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/42/portaria_007-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/32/portaria_006-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/31/portaria_005-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/30/portaria_004-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/29/portaria_003-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/27/portaria_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/25/portaria_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/75/portaria_23-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/33/portaria_005-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G147"/>
+  <dimension ref="A1:G149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="144.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1973,3286 +1991,3332 @@
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
         <v>31</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="G7" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
         <v>35</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="1" t="s">
+      <c r="G8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>57</v>
       </c>
       <c r="G13" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G15" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>67</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G16" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
         <v>71</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G17" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
         <v>75</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>76</v>
       </c>
       <c r="G18" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>78</v>
       </c>
       <c r="B19" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C19" t="s">
         <v>79</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>82</v>
       </c>
       <c r="B20" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C20" t="s">
         <v>83</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G20" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C21" t="s">
         <v>87</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>88</v>
       </c>
       <c r="G21" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C23" t="s">
         <v>95</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="G23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C24" t="s">
         <v>99</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G24" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>102</v>
       </c>
       <c r="B25" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C25" t="s">
         <v>103</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G25" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>106</v>
       </c>
       <c r="B26" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C26" t="s">
         <v>107</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>108</v>
       </c>
       <c r="G26" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>110</v>
       </c>
       <c r="B27" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C27" t="s">
         <v>111</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G27" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>114</v>
       </c>
       <c r="B28" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C28" t="s">
         <v>115</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>116</v>
       </c>
       <c r="G28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>118</v>
       </c>
       <c r="B29" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C29" t="s">
         <v>119</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>120</v>
       </c>
       <c r="G29" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>122</v>
       </c>
       <c r="B30" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C30" t="s">
         <v>123</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>124</v>
       </c>
       <c r="G30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>126</v>
       </c>
       <c r="B31" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C31" t="s">
         <v>127</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>128</v>
       </c>
       <c r="G31" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>130</v>
       </c>
       <c r="B32" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C32" t="s">
         <v>131</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>132</v>
       </c>
       <c r="G32" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>134</v>
       </c>
       <c r="B33" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C33" t="s">
         <v>135</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>136</v>
       </c>
       <c r="G33" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>138</v>
       </c>
       <c r="B34" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C34" t="s">
         <v>139</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>140</v>
       </c>
       <c r="G34" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>142</v>
       </c>
       <c r="B35" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>143</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>144</v>
       </c>
       <c r="G35" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>146</v>
       </c>
       <c r="B36" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C36" t="s">
         <v>147</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>148</v>
       </c>
       <c r="G36" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>150</v>
       </c>
       <c r="B37" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C37" t="s">
         <v>151</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>152</v>
       </c>
       <c r="G37" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>154</v>
       </c>
       <c r="B38" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D38" t="s">
-[...5 lines deleted...]
-      <c r="F38" s="1" t="s">
+      <c r="G38" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
+        <v>157</v>
+      </c>
+      <c r="B39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>159</v>
       </c>
       <c r="G39" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>161</v>
       </c>
       <c r="B40" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>15</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>162</v>
       </c>
       <c r="G40" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>164</v>
       </c>
       <c r="B41" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>19</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>165</v>
       </c>
       <c r="G41" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>167</v>
       </c>
       <c r="B42" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C42" t="s">
         <v>23</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>168</v>
       </c>
       <c r="G42" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>170</v>
       </c>
       <c r="B43" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C43" t="s">
         <v>27</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>171</v>
       </c>
       <c r="G43" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>173</v>
       </c>
       <c r="B44" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C44" t="s">
-[...8 lines deleted...]
-      <c r="F44" s="1" t="s">
+      <c r="G44" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="B45" t="s">
-[...11 lines deleted...]
-      <c r="F45" s="1" t="s">
+      <c r="G45" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
+        <v>179</v>
+      </c>
+      <c r="B46" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C46" t="s">
         <v>56</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>181</v>
       </c>
       <c r="G46" t="s">
-        <v>46</v>
+        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B47" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G47" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B48" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G48" t="s">
-        <v>187</v>
+        <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>188</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C49" t="s">
         <v>67</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>189</v>
       </c>
       <c r="G49" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>191</v>
       </c>
       <c r="B50" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C50" t="s">
         <v>71</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>192</v>
       </c>
       <c r="G50" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>194</v>
       </c>
       <c r="B51" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C51" t="s">
         <v>75</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>195</v>
       </c>
       <c r="G51" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>197</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C52" t="s">
         <v>79</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>198</v>
       </c>
       <c r="G52" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>200</v>
       </c>
       <c r="B53" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C53" t="s">
         <v>83</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>201</v>
       </c>
       <c r="G53" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>203</v>
       </c>
       <c r="B54" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>204</v>
       </c>
       <c r="G54" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>206</v>
       </c>
       <c r="B55" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C55" t="s">
         <v>91</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G55" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>209</v>
       </c>
       <c r="B56" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>210</v>
       </c>
       <c r="G56" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>212</v>
       </c>
       <c r="B57" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>213</v>
       </c>
       <c r="G57" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>215</v>
       </c>
       <c r="B58" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>216</v>
       </c>
       <c r="G58" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>218</v>
       </c>
       <c r="B59" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>219</v>
       </c>
       <c r="G59" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>221</v>
       </c>
       <c r="B60" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>222</v>
       </c>
       <c r="G60" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>224</v>
       </c>
       <c r="B61" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>225</v>
       </c>
       <c r="G61" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>227</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>228</v>
       </c>
       <c r="G62" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>230</v>
       </c>
       <c r="B63" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C63" t="s">
         <v>123</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G63" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>233</v>
       </c>
       <c r="B64" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C64" t="s">
         <v>127</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>234</v>
       </c>
       <c r="G64" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B65" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C65" t="s">
         <v>131</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G65" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B66" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C66" t="s">
         <v>135</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G66" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>241</v>
       </c>
       <c r="B67" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C67" t="s">
         <v>139</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>242</v>
       </c>
       <c r="G67" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>244</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>245</v>
       </c>
       <c r="G68" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>247</v>
       </c>
       <c r="B69" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C69" t="s">
         <v>147</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>248</v>
       </c>
       <c r="G69" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>250</v>
       </c>
       <c r="B70" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C70" t="s">
         <v>151</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>251</v>
       </c>
       <c r="G70" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>253</v>
       </c>
       <c r="B71" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C71" t="s">
-        <v>155</v>
+        <v>9</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>254</v>
       </c>
       <c r="G71" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>256</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C72" t="s">
-        <v>9</v>
+        <v>158</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>257</v>
       </c>
       <c r="G72" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>259</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C73" t="s">
         <v>15</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>260</v>
       </c>
       <c r="G73" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>262</v>
       </c>
       <c r="B74" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C74" t="s">
         <v>19</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>263</v>
       </c>
       <c r="G74" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>265</v>
       </c>
       <c r="B75" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C75" t="s">
         <v>23</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>266</v>
       </c>
       <c r="G75" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>268</v>
       </c>
       <c r="B76" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C76" t="s">
         <v>27</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>269</v>
       </c>
       <c r="G76" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>271</v>
       </c>
       <c r="B77" t="s">
+        <v>180</v>
+      </c>
+      <c r="C77" t="s">
+        <v>31</v>
+      </c>
+      <c r="D77" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="C77" t="s">
-[...8 lines deleted...]
-      <c r="F77" s="1" t="s">
+      <c r="G77" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
+        <v>274</v>
+      </c>
+      <c r="B78" t="s">
+        <v>180</v>
+      </c>
+      <c r="C78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D78" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="B78" t="s">
-[...11 lines deleted...]
-      <c r="F78" s="1" t="s">
+      <c r="G78" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
+        <v>277</v>
+      </c>
+      <c r="B79" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="C79" t="s">
         <v>71</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>279</v>
       </c>
       <c r="G79" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>281</v>
       </c>
       <c r="B80" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C80" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>282</v>
       </c>
       <c r="G80" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
         <v>284</v>
       </c>
       <c r="B81" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C81" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>285</v>
       </c>
       <c r="G81" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
         <v>287</v>
       </c>
       <c r="B82" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C82" t="s">
         <v>87</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>288</v>
       </c>
       <c r="G82" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>290</v>
       </c>
       <c r="B83" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C83" t="s">
         <v>83</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>291</v>
       </c>
       <c r="G83" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
         <v>293</v>
       </c>
       <c r="B84" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C84" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>294</v>
       </c>
       <c r="G84" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>296</v>
       </c>
       <c r="B85" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C85" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>297</v>
       </c>
       <c r="G85" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>299</v>
       </c>
       <c r="B86" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C86" t="s">
         <v>99</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>300</v>
       </c>
       <c r="G86" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>302</v>
       </c>
       <c r="B87" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C87" t="s">
         <v>103</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>303</v>
       </c>
       <c r="G87" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>305</v>
       </c>
       <c r="B88" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C88" t="s">
         <v>107</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>306</v>
       </c>
       <c r="G88" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>308</v>
       </c>
       <c r="B89" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C89" t="s">
         <v>111</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>309</v>
       </c>
       <c r="G89" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>311</v>
       </c>
       <c r="B90" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C90" t="s">
         <v>115</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>312</v>
       </c>
       <c r="G90" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>314</v>
       </c>
       <c r="B91" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C91" t="s">
         <v>119</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>315</v>
       </c>
       <c r="G91" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>317</v>
       </c>
       <c r="B92" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C92" t="s">
         <v>123</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>318</v>
       </c>
       <c r="G92" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>320</v>
       </c>
       <c r="B93" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C93" t="s">
         <v>127</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>321</v>
       </c>
       <c r="G93" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>323</v>
       </c>
       <c r="B94" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C94" t="s">
         <v>131</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>324</v>
       </c>
       <c r="G94" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>326</v>
       </c>
       <c r="B95" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C95" t="s">
         <v>135</v>
       </c>
       <c r="D95" t="s">
         <v>10</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>327</v>
       </c>
       <c r="G95" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>329</v>
       </c>
       <c r="B96" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C96" t="s">
         <v>139</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>330</v>
       </c>
       <c r="G96" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>332</v>
       </c>
       <c r="B97" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C97" t="s">
         <v>143</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>333</v>
       </c>
       <c r="G97" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
         <v>335</v>
       </c>
       <c r="B98" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C98" t="s">
         <v>147</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>336</v>
       </c>
       <c r="G98" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
         <v>338</v>
       </c>
       <c r="B99" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C99" t="s">
         <v>151</v>
       </c>
       <c r="D99" t="s">
         <v>10</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>339</v>
       </c>
       <c r="G99" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
         <v>341</v>
       </c>
       <c r="B100" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C100" t="s">
-        <v>155</v>
+        <v>9</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>342</v>
       </c>
       <c r="G100" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
         <v>344</v>
       </c>
       <c r="B101" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C101" t="s">
-        <v>9</v>
+        <v>158</v>
       </c>
       <c r="D101" t="s">
         <v>10</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>345</v>
       </c>
       <c r="G101" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>347</v>
       </c>
       <c r="B102" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C102" t="s">
         <v>15</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>348</v>
       </c>
       <c r="G102" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
         <v>350</v>
       </c>
       <c r="B103" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C103" t="s">
         <v>19</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>351</v>
       </c>
       <c r="G103" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
         <v>353</v>
       </c>
       <c r="B104" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C104" t="s">
         <v>23</v>
       </c>
       <c r="D104" t="s">
         <v>10</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>354</v>
       </c>
       <c r="G104" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
         <v>356</v>
       </c>
       <c r="B105" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C105" t="s">
         <v>27</v>
       </c>
       <c r="D105" t="s">
         <v>10</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>357</v>
       </c>
       <c r="G105" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
         <v>359</v>
       </c>
       <c r="B106" t="s">
+        <v>278</v>
+      </c>
+      <c r="C106" t="s">
+        <v>31</v>
+      </c>
+      <c r="D106" t="s">
+        <v>10</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="C106" t="s">
-[...8 lines deleted...]
-      <c r="F106" s="1" t="s">
+      <c r="G106" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
+        <v>362</v>
+      </c>
+      <c r="B107" t="s">
+        <v>278</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="B107" t="s">
-[...11 lines deleted...]
-      <c r="F107" s="1" t="s">
+      <c r="G107" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
+        <v>365</v>
+      </c>
+      <c r="B108" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="C108" t="s">
         <v>95</v>
       </c>
       <c r="D108" t="s">
         <v>10</v>
       </c>
       <c r="E108" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>367</v>
       </c>
       <c r="G108" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
         <v>369</v>
       </c>
       <c r="B109" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C109" t="s">
         <v>99</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>370</v>
       </c>
       <c r="G109" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
         <v>372</v>
       </c>
       <c r="B110" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C110" t="s">
         <v>103</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>373</v>
       </c>
       <c r="G110" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
         <v>375</v>
       </c>
       <c r="B111" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C111" t="s">
         <v>107</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>376</v>
       </c>
       <c r="G111" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
         <v>378</v>
       </c>
       <c r="B112" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C112" t="s">
         <v>111</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>379</v>
       </c>
       <c r="G112" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
         <v>381</v>
       </c>
       <c r="B113" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C113" t="s">
         <v>115</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>382</v>
       </c>
       <c r="G113" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
         <v>384</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C114" t="s">
         <v>119</v>
       </c>
       <c r="D114" t="s">
         <v>10</v>
       </c>
       <c r="E114" t="s">
         <v>11</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>385</v>
       </c>
       <c r="G114" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>387</v>
       </c>
       <c r="B115" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C115" t="s">
         <v>123</v>
       </c>
       <c r="D115" t="s">
         <v>10</v>
       </c>
       <c r="E115" t="s">
         <v>11</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>388</v>
       </c>
       <c r="G115" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>390</v>
       </c>
       <c r="B116" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C116" t="s">
         <v>127</v>
       </c>
       <c r="D116" t="s">
         <v>10</v>
       </c>
       <c r="E116" t="s">
         <v>11</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>391</v>
       </c>
       <c r="G116" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>393</v>
       </c>
       <c r="B117" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C117" t="s">
         <v>131</v>
       </c>
       <c r="D117" t="s">
         <v>10</v>
       </c>
       <c r="E117" t="s">
         <v>11</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>394</v>
       </c>
       <c r="G117" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>396</v>
       </c>
       <c r="B118" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C118" t="s">
         <v>135</v>
       </c>
       <c r="D118" t="s">
         <v>10</v>
       </c>
       <c r="E118" t="s">
         <v>11</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>397</v>
       </c>
       <c r="G118" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
         <v>399</v>
       </c>
       <c r="B119" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C119" t="s">
         <v>139</v>
       </c>
       <c r="D119" t="s">
         <v>10</v>
       </c>
       <c r="E119" t="s">
         <v>11</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>400</v>
       </c>
       <c r="G119" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>402</v>
       </c>
       <c r="B120" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C120" t="s">
         <v>143</v>
       </c>
       <c r="D120" t="s">
         <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>11</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>403</v>
       </c>
       <c r="G120" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
         <v>405</v>
       </c>
       <c r="B121" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C121" t="s">
         <v>147</v>
       </c>
       <c r="D121" t="s">
         <v>10</v>
       </c>
       <c r="E121" t="s">
         <v>11</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>406</v>
       </c>
       <c r="G121" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
         <v>408</v>
       </c>
       <c r="B122" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C122" t="s">
         <v>151</v>
       </c>
       <c r="D122" t="s">
         <v>10</v>
       </c>
       <c r="E122" t="s">
         <v>11</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>409</v>
       </c>
       <c r="G122" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>411</v>
       </c>
       <c r="B123" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C123" t="s">
-        <v>155</v>
+        <v>9</v>
       </c>
       <c r="D123" t="s">
         <v>10</v>
       </c>
       <c r="E123" t="s">
         <v>11</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>412</v>
       </c>
       <c r="G123" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>414</v>
       </c>
       <c r="B124" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C124" t="s">
-        <v>9</v>
+        <v>158</v>
       </c>
       <c r="D124" t="s">
         <v>10</v>
       </c>
       <c r="E124" t="s">
         <v>11</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>415</v>
       </c>
       <c r="G124" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>417</v>
       </c>
       <c r="B125" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C125" t="s">
         <v>15</v>
       </c>
       <c r="D125" t="s">
         <v>10</v>
       </c>
       <c r="E125" t="s">
         <v>11</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>418</v>
       </c>
       <c r="G125" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
         <v>420</v>
       </c>
       <c r="B126" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C126" t="s">
         <v>19</v>
       </c>
       <c r="D126" t="s">
         <v>10</v>
       </c>
       <c r="E126" t="s">
         <v>11</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>421</v>
       </c>
       <c r="G126" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
         <v>423</v>
       </c>
       <c r="B127" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C127" t="s">
         <v>23</v>
       </c>
       <c r="D127" t="s">
         <v>10</v>
       </c>
       <c r="E127" t="s">
         <v>11</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>424</v>
       </c>
       <c r="G127" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
         <v>426</v>
       </c>
       <c r="B128" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="C128" t="s">
         <v>27</v>
       </c>
       <c r="D128" t="s">
         <v>10</v>
       </c>
       <c r="E128" t="s">
         <v>11</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>427</v>
       </c>
       <c r="G128" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>429</v>
       </c>
       <c r="B129" t="s">
+        <v>366</v>
+      </c>
+      <c r="C129" t="s">
+        <v>31</v>
+      </c>
+      <c r="D129" t="s">
+        <v>10</v>
+      </c>
+      <c r="E129" t="s">
+        <v>11</v>
+      </c>
+      <c r="F129" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="C129" t="s">
-[...8 lines deleted...]
-      <c r="F129" s="1" t="s">
+      <c r="G129" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
+        <v>432</v>
+      </c>
+      <c r="B130" t="s">
+        <v>366</v>
+      </c>
+      <c r="C130" t="s">
+        <v>35</v>
+      </c>
+      <c r="D130" t="s">
+        <v>10</v>
+      </c>
+      <c r="E130" t="s">
+        <v>11</v>
+      </c>
+      <c r="F130" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B130" t="s">
-[...11 lines deleted...]
-      <c r="F130" s="1" t="s">
+      <c r="G130" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
+        <v>435</v>
+      </c>
+      <c r="B131" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="C131" t="s">
         <v>119</v>
       </c>
       <c r="D131" t="s">
         <v>10</v>
       </c>
       <c r="E131" t="s">
         <v>11</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>437</v>
       </c>
       <c r="G131" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
         <v>439</v>
       </c>
       <c r="B132" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C132" t="s">
         <v>123</v>
       </c>
       <c r="D132" t="s">
         <v>10</v>
       </c>
       <c r="E132" t="s">
         <v>11</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>440</v>
       </c>
       <c r="G132" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
         <v>442</v>
       </c>
       <c r="B133" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C133" t="s">
         <v>127</v>
       </c>
       <c r="D133" t="s">
         <v>10</v>
       </c>
       <c r="E133" t="s">
         <v>11</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>443</v>
       </c>
       <c r="G133" t="s">
-        <v>386</v>
+        <v>444</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B134" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C134" t="s">
         <v>131</v>
       </c>
       <c r="D134" t="s">
         <v>10</v>
       </c>
       <c r="E134" t="s">
         <v>11</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G134" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B135" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C135" t="s">
         <v>135</v>
       </c>
       <c r="D135" t="s">
         <v>10</v>
       </c>
       <c r="E135" t="s">
         <v>11</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G135" t="s">
-        <v>449</v>
+        <v>392</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
         <v>450</v>
       </c>
       <c r="B136" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C136" t="s">
         <v>139</v>
       </c>
       <c r="D136" t="s">
         <v>10</v>
       </c>
       <c r="E136" t="s">
         <v>11</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>451</v>
       </c>
       <c r="G136" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
         <v>453</v>
       </c>
       <c r="B137" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C137" t="s">
         <v>143</v>
       </c>
       <c r="D137" t="s">
         <v>10</v>
       </c>
       <c r="E137" t="s">
         <v>11</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>454</v>
       </c>
       <c r="G137" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
         <v>456</v>
       </c>
       <c r="B138" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C138" t="s">
         <v>147</v>
       </c>
       <c r="D138" t="s">
         <v>10</v>
       </c>
       <c r="E138" t="s">
         <v>11</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>457</v>
       </c>
       <c r="G138" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
         <v>459</v>
       </c>
       <c r="B139" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C139" t="s">
         <v>151</v>
       </c>
       <c r="D139" t="s">
         <v>10</v>
       </c>
       <c r="E139" t="s">
         <v>11</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>460</v>
       </c>
       <c r="G139" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>52</v>
+        <v>462</v>
       </c>
       <c r="B140" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C140" t="s">
-        <v>155</v>
+        <v>9</v>
       </c>
       <c r="D140" t="s">
         <v>10</v>
       </c>
       <c r="E140" t="s">
         <v>11</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="G140" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>56</v>
+        <v>465</v>
       </c>
       <c r="B141" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C141" t="s">
-        <v>9</v>
+        <v>158</v>
       </c>
       <c r="D141" t="s">
         <v>10</v>
       </c>
       <c r="E141" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="G141" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B142" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C142" t="s">
         <v>15</v>
       </c>
       <c r="D142" t="s">
         <v>10</v>
       </c>
       <c r="E142" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="G142" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B143" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C143" t="s">
         <v>19</v>
       </c>
       <c r="D143" t="s">
         <v>10</v>
       </c>
       <c r="E143" t="s">
         <v>11</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="G143" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B144" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C144" t="s">
         <v>23</v>
       </c>
       <c r="D144" t="s">
         <v>10</v>
       </c>
       <c r="E144" t="s">
         <v>11</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="G144" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="B145" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C145" t="s">
         <v>27</v>
       </c>
       <c r="D145" t="s">
         <v>10</v>
       </c>
       <c r="E145" t="s">
         <v>11</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="G145" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>474</v>
+        <v>79</v>
       </c>
       <c r="B146" t="s">
-        <v>475</v>
+        <v>436</v>
       </c>
       <c r="C146" t="s">
-        <v>87</v>
+        <v>31</v>
       </c>
       <c r="D146" t="s">
         <v>10</v>
       </c>
       <c r="E146" t="s">
         <v>11</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>476</v>
       </c>
       <c r="G146" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="B147" t="s">
-        <v>475</v>
+        <v>436</v>
       </c>
       <c r="C147" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D147" t="s">
         <v>10</v>
       </c>
       <c r="E147" t="s">
         <v>11</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>478</v>
       </c>
       <c r="G147" t="s">
         <v>479</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148" t="s">
+        <v>480</v>
+      </c>
+      <c r="B148" t="s">
+        <v>481</v>
+      </c>
+      <c r="C148" t="s">
+        <v>95</v>
+      </c>
+      <c r="D148" t="s">
+        <v>10</v>
+      </c>
+      <c r="E148" t="s">
+        <v>11</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="G148" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149" t="s">
+        <v>56</v>
+      </c>
+      <c r="B149" t="s">
+        <v>481</v>
+      </c>
+      <c r="C149" t="s">
+        <v>19</v>
+      </c>
+      <c r="D149" t="s">
+        <v>10</v>
+      </c>
+      <c r="E149" t="s">
+        <v>11</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="G149" t="s">
+        <v>485</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -5359,50 +5423,52 @@
     <hyperlink ref="F123" r:id="rId122"/>
     <hyperlink ref="F124" r:id="rId123"/>
     <hyperlink ref="F125" r:id="rId124"/>
     <hyperlink ref="F126" r:id="rId125"/>
     <hyperlink ref="F127" r:id="rId126"/>
     <hyperlink ref="F128" r:id="rId127"/>
     <hyperlink ref="F129" r:id="rId128"/>
     <hyperlink ref="F130" r:id="rId129"/>
     <hyperlink ref="F131" r:id="rId130"/>
     <hyperlink ref="F132" r:id="rId131"/>
     <hyperlink ref="F133" r:id="rId132"/>
     <hyperlink ref="F134" r:id="rId133"/>
     <hyperlink ref="F135" r:id="rId134"/>
     <hyperlink ref="F136" r:id="rId135"/>
     <hyperlink ref="F137" r:id="rId136"/>
     <hyperlink ref="F138" r:id="rId137"/>
     <hyperlink ref="F139" r:id="rId138"/>
     <hyperlink ref="F140" r:id="rId139"/>
     <hyperlink ref="F141" r:id="rId140"/>
     <hyperlink ref="F142" r:id="rId141"/>
     <hyperlink ref="F143" r:id="rId142"/>
     <hyperlink ref="F144" r:id="rId143"/>
     <hyperlink ref="F145" r:id="rId144"/>
     <hyperlink ref="F146" r:id="rId145"/>
     <hyperlink ref="F147" r:id="rId146"/>
+    <hyperlink ref="F148" r:id="rId147"/>
+    <hyperlink ref="F149" r:id="rId148"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>