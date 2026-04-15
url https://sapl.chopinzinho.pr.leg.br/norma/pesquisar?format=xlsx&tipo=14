--- v0 (2026-02-21)
+++ v1 (2026-04-15)
@@ -48,194 +48,194 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/343/ato_mesa_01_assinado.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/343/ato_mesa_01_assinado.pdf</t>
   </si>
   <si>
     <t>Instituir Comissão Especial para analisar os Projetos de Leis e demais matérias que tramitarem no Poder Legislativo durante o período de recesso Parlamentar, formada pelos membros titulares Vereadores Enio Valdir Ceni, Pedro Reinaldo de Oliveira e Saimon Roberto Miri, e pelos suplentes Vereadora Lídia Posso e Vereador Paulo Cesar da Rosa.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/302/ato_da_mesa_06-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/302/ato_da_mesa_06-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transferência de bem móvel do Poder Legislativo ao Poder Executivo</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/289/ato_da_mesa_05.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/289/ato_da_mesa_05.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para análise do Projeto de Emenda à Lei Orgânica Municipal nº 01/2023 de 18 de julho de 2023.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/251/ato_da_mesa_n_4-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/251/ato_da_mesa_n_4-23.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial com a finalidade de apurar possíveis irregularidades administrativas e financeiras do Instituto de Assistência Social e Saúde São Rafael.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/250/ato_da_mesa_3_-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/250/ato_da_mesa_3_-23.pdf</t>
   </si>
   <si>
     <t>Suspende o prazo de validade do concurso público nº 001/2018, de 13 de novembro de 2018, da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/249/ato_da_mesa_n_02-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/249/ato_da_mesa_n_02-23.pdf</t>
   </si>
   <si>
     <t>Instituir a Comissão Especial de Estudo, com o objetivo de estudar e elaborar propostas de atualização do Regimento Interno da Câmara Municipal._x000D_
 A Comissão a que se refere este Ato de Mesa é formada pelos Vereadores Paulo Cesar da Rosa (Presidente), Pedro Reinaldo de Oliveira e Saimon Roberto Miri, e pelos Servidores Diego Ernesto Posso e Gézica Bertoldi.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/248/ato_da_mesa_n_01-23.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/248/ato_da_mesa_n_01-23.pdf</t>
   </si>
   <si>
     <t>Instituir a Comissão Especial de Estudo, com o objetivo de estudar e elaborar propostas de atualização do Regimento Interno da Câmara Municipal._x000D_
 A Comissão a que se refere esta Resolução é formada pelos Vereadores Paulo Cesar da Rosa (Presidente), Nereu Hengen e Saimon Roberto Miri, e pelos Servidores Diego Ernesto Posso e Gézica Bertoldi.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/176/ato_da_mesa_no004-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/176/ato_da_mesa_no004-2022.pdf</t>
   </si>
   <si>
     <t>Fica criada a Comissão Especial para tratar de assuntos relativos ao convênio da Administração Municipal junto a Companhia de Habitação do Paraná - COHAPAR, viabilizando a construção e distribuição de unidades habitacionais de interesse social, sendo composta pelos Vereadores Saimon Miri - Presidente, Pedrinho - Relator, Lídia Posso - Membro, Nereu Hengen – Membro e Zico - Membro.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/158/ato_da_mesa_no_03-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/158/ato_da_mesa_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo para Comissão Especial de Estudo da Lei Orgânica Municipal e do Regimento Interno concluírem seus trabalhos.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/157/ato_da_mesa_no_02-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/157/ato_da_mesa_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para análise do Projeto de Emenda a Lei Orgânica n. 026/2022 de 29 de março de 2022.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/155/ato_da_mesa_no_001-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/155/ato_da_mesa_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Constitui a Comissão Especial para tratar de assuntos do “Comitê de Energia” com a finalidade de fiscalizar, obter diagnóstico, propor medidas e emitir pareceres, e dá outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/100/ato_da_mesa_no_03-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/100/ato_da_mesa_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial para estudo e elaboração de propostas para atualização da Lei Orgânica do Município e do Regimento Interno da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/41/ato_da_mesa_no02-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/41/ato_da_mesa_no02-2021.pdf</t>
   </si>
   <si>
     <t>Medidas temporárias a serem adotadas, no âmbito da Câmara Municipal de Chopinzinho, para minimizar a propagação da Covid-19, com vigência a partir de 03 de março de 2021.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/28/ato_da_mesa_01-21_medidas_enfrentamento_covid19.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/28/ato_da_mesa_01-21_medidas_enfrentamento_covid19.pdf</t>
   </si>
   <si>
     <t>Medidas temporárias a serem adotadas, no âmbito da Câmara Municipal de Chopinzinho, para minimizar a propagação da COVID-19, com vigência no período de 1º a 5 de março de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -542,67 +542,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/343/ato_mesa_01_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/302/ato_da_mesa_06-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/289/ato_da_mesa_05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/251/ato_da_mesa_n_4-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/250/ato_da_mesa_3_-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/249/ato_da_mesa_n_02-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/248/ato_da_mesa_n_01-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/176/ato_da_mesa_no004-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/158/ato_da_mesa_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/157/ato_da_mesa_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/155/ato_da_mesa_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/100/ato_da_mesa_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/41/ato_da_mesa_no02-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/28/ato_da_mesa_01-21_medidas_enfrentamento_covid19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/343/ato_mesa_01_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/302/ato_da_mesa_06-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/289/ato_da_mesa_05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/251/ato_da_mesa_n_4-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/250/ato_da_mesa_3_-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/249/ato_da_mesa_n_02-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/248/ato_da_mesa_n_01-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/176/ato_da_mesa_no004-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/158/ato_da_mesa_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/157/ato_da_mesa_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/155/ato_da_mesa_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/100/ato_da_mesa_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/41/ato_da_mesa_no02-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/28/ato_da_mesa_01-21_medidas_enfrentamento_covid19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="121.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="120.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>