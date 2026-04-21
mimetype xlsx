--- v0 (2026-02-22)
+++ v1 (2026-04-21)
@@ -10,319 +10,328 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="93">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/621/resolucao_02-2026_regimento_alterado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Resolução nº 005, de 06 de dezembro de 2023, que dispõe sobre o Regimento Interno da Câmara Municipal de Chopinzinho, Estado do Paraná.</t>
+  </si>
+  <si>
     <t>612</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
-    <t>RES</t>
-[...5 lines deleted...]
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/612/resolucao_no_01-2026.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/612/resolucao_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Reajusta o auxílio alimentação, instituído pela Lei 4.046, de 19 de dezembro de 2023.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/515/resolucao_02-2025.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/515/resolucao_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 005/2023, de 06 de dezembro de 2023, que dispõe sobre o Regimento Interno da Câmara Municipal de Chopinzinho, Estado do Paraná.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/484/resolucao_001-2025_mesa.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/484/resolucao_001-2025_mesa.pdf</t>
   </si>
   <si>
     <t>Revoga o Anexo IV da Resolução nº 008/2023, que trata do Cronograma de Protocolo Interno da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/367/resolucao_02-2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/367/resolucao_02-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal n. 14.129/2021 e institui o Programa Municipal de Governo Digital no âmbito do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/355/resolucao_001-2024.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/355/resolucao_001-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Ética e de Decoro Parlamentar da Câmara Municipal de Chopinzinho, e dá outras providências.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/327/resolucao_n._009-2023_-quadro_de_pessoal_assinada.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/327/resolucao_n._009-2023_-quadro_de_pessoal_assinada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Quadro de Pessoal e Plano de Carreira dos Servidores da Câmara Municipal de Chopinzinho e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/326/resolucao_no008-2023_-assinada.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/326/resolucao_no008-2023_-assinada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa da Câmara Municipal de Chopinzinho e dá outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/325/resolucao_007_lei_licitacoes__assinada.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/325/resolucao_007_lei_licitacoes__assinada.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei n. 14.133, de 1º de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos no âmbito do Poder Legislativo do Município de Chopinzinho e dá outras providencias.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/324/regimento_interno_com_sumario.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/324/regimento_interno_com_sumario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Chopinzinho._x000D_
 _x000D_
 REVOGA INTEGRALMENTE A RESOLUÇÃO Nº002/91 E DEMAIS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/317/resolucao_no_004-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/317/resolucao_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso do veículo oficial da Câmara Municipal de Chopinzinho e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/291/resolucao_003-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/291/resolucao_003-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal n. 13.709/2018 (Lei Geral de Proteção de Dados Pessoais) no âmbito da Câmara Municipal de Vereadores de Chopinzinho, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/290/resolucao_002-2023.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/290/resolucao_002-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal n. 12.527/2011, sobre o acesso a informações previsto no inciso XXXIII do art. 5º, no inciso II do § 3º do art. 37 e no § 2º do art. 216 da Constituição Federal, no âmbito da Câmara Municipal de Vereadores de Chopinzinho, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/265/resolucao_001-2023_alteracao_carga_horaria_1_vaga_assessor_parlamentar_20h.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/265/resolucao_001-2023_alteracao_carga_horaria_1_vaga_assessor_parlamentar_20h.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Resolução nº 001/2020 de 06 de agosto de 2020, alterada pela Resolução nº 002/2021 de 02 de dezembro de 2021, que dispõem sobre o Quadro de Pessoal e Plano de Carreira dos Servidores da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/151/resolucao_001-2022.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/151/resolucao_001-2022.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Poder Legislativo de Chopinzinho o regime de adiantamento.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/134/resolucao_002-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/134/resolucao_002-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Resolução nº 001/2020 que dispõe sobre o Quadro de Pessoal e Plano de Carreira dos Servidores da Câmara Municipal de Chopinzinho.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/43/resolucao_001-2021.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/43/resolucao_001-2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 12 da Resolução nº002/2019 de 26 de junho de 2019.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/129/resolucao_002-2020.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/129/resolucao_002-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a baixa de bens móveis ociosos e em desuso do Poder Legislativo do Município de Chopinzinho.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/34/resolucao_001-2020_-quadro.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/34/resolucao_001-2020_-quadro.pdf</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/39/resolucao_005-2019.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/39/resolucao_005-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e o funcionamento da Ouvidoria da Câmara Municipal de Chopinzinho, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/38/resolucao_004-2019.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/38/resolucao_004-2019.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Artigo 117 – Do Adicional Por Conclusão de Curso, da Lei Complementar nº 068/2012 de 02 de fevereiro de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/35/resolucao_001-2019_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/35/resolucao_001-2019_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal do Município de Chopinzinho Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/36/resolucao_n_002-2019_estrutura_administrativa_da_camara_municipal.pdf</t>
+    <t>http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/36/resolucao_n_002-2019_estrutura_administrativa_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa da Câmara Municipal de Chopinzinho e dá outras providências._x000D_
 ******ATENÇÃO: O texto atualizado, com todas as alterações consta no último link desta página, nos Anexos da Norma Jurídica!********** Revoga as Resoluções n. 001 de 03 de maio de 2018 e Resolução n. 002 de 03 de maio de 2018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -630,67 +639,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/612/resolucao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/515/resolucao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/484/resolucao_001-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/367/resolucao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/355/resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/327/resolucao_n._009-2023_-quadro_de_pessoal_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/326/resolucao_no008-2023_-assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/325/resolucao_007_lei_licitacoes__assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/324/regimento_interno_com_sumario.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/317/resolucao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/291/resolucao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/290/resolucao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/265/resolucao_001-2023_alteracao_carga_horaria_1_vaga_assessor_parlamentar_20h.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/151/resolucao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/134/resolucao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/43/resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/129/resolucao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/34/resolucao_001-2020_-quadro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/39/resolucao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/38/resolucao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/35/resolucao_001-2019_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/36/resolucao_n_002-2019_estrutura_administrativa_da_camara_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/621/resolucao_02-2026_regimento_alterado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2026/612/resolucao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/515/resolucao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2025/484/resolucao_001-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/367/resolucao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2024/355/resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/327/resolucao_n._009-2023_-quadro_de_pessoal_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/326/resolucao_no008-2023_-assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/325/resolucao_007_lei_licitacoes__assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/324/regimento_interno_com_sumario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/317/resolucao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/291/resolucao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/290/resolucao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2023/265/resolucao_001-2023_alteracao_carga_horaria_1_vaga_assessor_parlamentar_20h.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2022/151/resolucao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/134/resolucao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2021/43/resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/129/resolucao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2020/34/resolucao_001-2020_-quadro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/39/resolucao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/38/resolucao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/35/resolucao_001-2019_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chopinzinho.pr.leg.br/media/sapl/public/normajuridica/2019/36/resolucao_n_002-2019_estrutura_administrativa_da_camara_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G23"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="145.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="144.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -701,552 +710,576 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D3" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="G3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
-[...8 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C7" t="s">
+      <c r="G7" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="1" t="s">
+      <c r="G8" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="1" t="s">
+      <c r="G9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="1" t="s">
+      <c r="G10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="1" t="s">
+      <c r="G11" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
         <v>50</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="1" t="s">
+      <c r="G12" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G14" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C15" t="s">
-[...8 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="G15" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
         <v>64</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C16" t="s">
-[...8 lines deleted...]
-      <c r="F16" s="1" t="s">
+      <c r="G16" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G17" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>71</v>
       </c>
       <c r="B18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C18" t="s">
-[...8 lines deleted...]
-      <c r="F18" s="1" t="s">
+      <c r="G18" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>9</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="G19" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G20" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" t="s">
         <v>81</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="G21" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G22" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>87</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="G23" t="s">
         <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G24" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
     <hyperlink ref="F23" r:id="rId22"/>
+    <hyperlink ref="F24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>